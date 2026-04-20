--- v0 (2025-11-01)
+++ v1 (2026-04-20)
@@ -6,151 +6,151 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28526"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29530"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\mhartzler\Desktop\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="S:\Grant Administration\Acquisition\4. Payment Tracking and Checklists\Forms\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{831B9179-EEFD-479F-B597-69AE2F5F506A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{DC4D982F-F7E4-49C5-B1C6-C3AF78A29987}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{75AB2183-8A36-4934-AEE0-545C3CEF7101}"/>
   </bookViews>
   <sheets>
     <sheet name="Total Costs" sheetId="1" r:id="rId1"/>
     <sheet name="Acquisition" sheetId="6" r:id="rId2"/>
     <sheet name="Transaction " sheetId="2" r:id="rId3"/>
     <sheet name="Project Administration" sheetId="4" r:id="rId4"/>
     <sheet name="Property Management" sheetId="5" r:id="rId5"/>
     <sheet name="Stewardship Match" sheetId="8" r:id="rId6"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="D20" i="6" l="1"/>
   <c r="D18" i="1" l="1"/>
   <c r="F40" i="2"/>
   <c r="F41" i="2"/>
   <c r="D15" i="1"/>
   <c r="G15" i="5"/>
   <c r="F15" i="5"/>
   <c r="G33" i="2"/>
   <c r="F33" i="2"/>
   <c r="F42" i="2"/>
   <c r="D16" i="1" l="1"/>
-  <c r="E16" i="1"/>
   <c r="E19" i="1"/>
   <c r="E15" i="8"/>
   <c r="C9" i="8"/>
   <c r="C8" i="8"/>
   <c r="C7" i="8"/>
   <c r="C9" i="5"/>
   <c r="C8" i="5"/>
   <c r="C7" i="5"/>
   <c r="C9" i="4"/>
   <c r="C8" i="4"/>
   <c r="C7" i="4"/>
   <c r="C9" i="2"/>
   <c r="C8" i="2"/>
   <c r="C7" i="2"/>
   <c r="C10" i="6"/>
   <c r="C11" i="6"/>
   <c r="C9" i="6"/>
   <c r="E18" i="1" l="1"/>
   <c r="F19" i="1"/>
   <c r="D30" i="6"/>
   <c r="E15" i="1" s="1"/>
   <c r="F15" i="1" l="1"/>
   <c r="F18" i="1"/>
   <c r="F43" i="2" l="1"/>
+  <c r="E16" i="1" s="1"/>
   <c r="F16" i="4"/>
   <c r="E17" i="1" s="1"/>
-  <c r="E12" i="1" s="1"/>
   <c r="F17" i="4"/>
   <c r="F18" i="4"/>
   <c r="F19" i="4"/>
   <c r="F20" i="4"/>
   <c r="F21" i="4"/>
   <c r="F22" i="4"/>
   <c r="F23" i="4"/>
   <c r="F24" i="4"/>
   <c r="F25" i="4"/>
   <c r="F15" i="4"/>
-  <c r="F26" i="4" l="1"/>
+  <c r="E12" i="1" l="1"/>
+  <c r="F26" i="4"/>
   <c r="D17" i="1"/>
   <c r="F17" i="1" s="1"/>
   <c r="F44" i="2"/>
   <c r="F16" i="1"/>
   <c r="F12" i="1" l="1"/>
   <c r="D12" i="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="119" uniqueCount="59">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="123" uniqueCount="63">
   <si>
     <t>Grant Number</t>
   </si>
   <si>
     <t>Grant Recipient</t>
   </si>
   <si>
     <t>Project Name</t>
   </si>
   <si>
     <t>Job Title</t>
   </si>
   <si>
     <t>Type of Funds</t>
   </si>
   <si>
     <t>Task Performed</t>
   </si>
   <si>
     <t>Hours</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
@@ -160,53 +160,50 @@
     <t>End Date:</t>
   </si>
   <si>
     <t>Rate*</t>
   </si>
   <si>
     <t>Baseline Documentation Report - Staff Time</t>
   </si>
   <si>
     <t>Item</t>
   </si>
   <si>
     <t>Date of Invoice</t>
   </si>
   <si>
     <t>Name of Invoice Submitted</t>
   </si>
   <si>
     <t>Amount</t>
   </si>
   <si>
     <t>Property Management</t>
   </si>
   <si>
     <t>Acquisition</t>
-  </si>
-[...1 lines deleted...]
-    <t>Value from SPO Appraisal Memo</t>
   </si>
   <si>
     <t>Bargain Sale</t>
   </si>
   <si>
     <t>Funder</t>
   </si>
   <si>
     <t>Sources of Match</t>
   </si>
   <si>
     <t>D001 Acquisition</t>
   </si>
   <si>
     <t>D002 Transaction Costs</t>
   </si>
   <si>
     <t>Date of Deposit</t>
   </si>
   <si>
     <t>Name of Substantiating Document Submitted</t>
   </si>
   <si>
     <t>D011 Stewardship Match</t>
   </si>
@@ -257,159 +254,188 @@
   </si>
   <si>
     <t>Match Amount</t>
   </si>
   <si>
     <t>Value</t>
   </si>
   <si>
     <t>Enter data in green cells only</t>
   </si>
   <si>
     <t>All light gray cells auto-calculate</t>
   </si>
   <si>
     <t>NCLWF Acquisition Claim Companion Workbook</t>
   </si>
   <si>
     <t>Stewardship - Match only</t>
   </si>
   <si>
     <t xml:space="preserve">Instructions: Enter all costs on the corresponding tabs within this workbook. As you complete the workbook, the table below will auto-calculate and update
 </t>
   </si>
   <si>
     <t>Item (e.g. survey, appraisal, legal)</t>
-  </si>
-[...1 lines deleted...]
-    <t>✔</t>
   </si>
   <si>
     <t>Purchase Price from Settlement Statement</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">* If your organization purchased the fee prior to date of award </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>and</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve"> you were permitted to include this contribution as matching funds, you may use the purchase price from the fee settlement statement.</t>
     </r>
   </si>
   <si>
     <t>* The hourly rate must be the actual, direct cost of the services provided (rate of pay) and may include fringe benefit cost but may not include indirect or overhead cost. If the value is for volunteer labor, then the rate should represent the fair market value of the services provided. For mileage, use the IRS reimbursement rate for the applicable year.</t>
   </si>
   <si>
-    <t>* The hourly rate must be the actual, direct cost of the services provided (rate of pay) and may include fringe benefit cost but may not include indirect or overhead cost. If the value is for volunteer labor, then the rate should represent the fair market value of the services provided. The total claimed as match and NCLWF funds cannot exceed 10% of transaction costs.</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">D013 Project Administration </t>
   </si>
   <si>
     <t>Please upload this document as an .xls and all listed invoices to your claim in EBS-GMS. Thank you!</t>
   </si>
   <si>
     <t>Total Cost Summary</t>
   </si>
   <si>
     <t>Project Administration</t>
+  </si>
+  <si>
+    <t>Value from Appraisal Memo</t>
+  </si>
+  <si>
+    <t>* The hourly rate must be the actual, direct cost of the services provided (rate of pay) and may include fringe benefit cost but may not include indirect or overhead cost. If the value is for volunteer labor, then the rate should represent the fair market value of the services provided. The total claimed as match and NCLWF funds cannot exceed $25,000.</t>
+  </si>
+  <si>
+    <t>NCLWF✔</t>
+  </si>
+  <si>
+    <t>*Stewardship matching funds are only eligible as match credit for grant recipients who will own match land protected by a conservation agreement and/or who will hold a match eaesment. These funds must be deposited into an endowment and evidence of this transfer must be submitted to NCLWF</t>
+  </si>
+  <si>
+    <t>*Property management costs include money spent on securing a property or protecting resources after award. Request for funds and matching funds may not exceed a combined total of $5,000.</t>
+  </si>
+  <si>
+    <t>*</t>
+  </si>
+  <si>
+    <t>*NCLWF stewardship funds will be transferred to the endowment after closing of the grant contract.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="44" formatCode="_(&quot;$&quot;* #,##0.00_);_(&quot;$&quot;* \(#,##0.00\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
   </numFmts>
-  <fonts count="7" x14ac:knownFonts="1">
+  <fonts count="9" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="16"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FFFF0000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color rgb="FFFF0000"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="6"/>
+      <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="12">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="6"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="6" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
@@ -439,51 +465,51 @@
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF43BCCD"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF7D92AF"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="4" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="29">
+  <borders count="25">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color theme="0"/>
@@ -607,59 +633,50 @@
         <color theme="0"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color theme="0"/>
       </top>
       <bottom style="thin">
         <color theme="0"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color theme="0"/>
       </left>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left/>
-[...7 lines deleted...]
-    <border>
       <left style="thin">
         <color theme="0"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
@@ -698,91 +715,50 @@
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color theme="0"/>
       </left>
       <right/>
       <top style="thin">
         <color theme="0"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color theme="0"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
-    <border diagonalDown="1">
-[...39 lines deleted...]
-    </border>
     <border>
       <left style="thin">
         <color theme="0"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color theme="0"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color theme="0"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
@@ -792,354 +768,371 @@
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color theme="0"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color theme="0"/>
       </right>
       <top style="thin">
         <color theme="0"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="44" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="126">
+  <cellXfs count="137">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="2" borderId="1" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...10 lines deleted...]
-    </xf>
     <xf numFmtId="44" fontId="0" fillId="3" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="44" fontId="0" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="44" fontId="0" fillId="3" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyBorder="1"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
-[...12 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="17" xfId="0" applyBorder="1"/>
     <xf numFmtId="44" fontId="0" fillId="4" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="5" borderId="1" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="6" borderId="1" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="7" borderId="1" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="8" borderId="1" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="9" borderId="1" xfId="0" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="22" xfId="0" applyBorder="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="23" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="10" borderId="2" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="10" borderId="5" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="10" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="10" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="10" borderId="4" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="10" borderId="6" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="10" borderId="11" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="10" borderId="2" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="10" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="14" fontId="0" fillId="4" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="14" fontId="0" fillId="4" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="14" fontId="0" fillId="4" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="21" xfId="0" applyBorder="1"/>
-[...20 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="5" fillId="11" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="44" fontId="5" fillId="11" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="11" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
-[...10 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="11" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="44" fontId="0" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="44" fontId="0" fillId="11" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
-    </xf>
-[...5 lines deleted...]
-      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="14" fontId="0" fillId="10" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="10" borderId="0" xfId="0" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="17" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="18" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="4" borderId="19" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="17" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
-      <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="18" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="3" borderId="19" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="10" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="10" borderId="2" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="10" borderId="6" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyProtection="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyBorder="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
-      <protection locked="0"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="3" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="44" fontId="0" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="17" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="18" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="44" fontId="0" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="17" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="18" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="44" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="11" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="11" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="44" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="44" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="44" fontId="0" fillId="3" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="11" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="44" fontId="0" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="44" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="12" xfId="0" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...17 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="15" xfId="0" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="16" xfId="0" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="20" xfId="0" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="10" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="10" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="44" fontId="2" fillId="3" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Currency" xfId="1" builtinId="4"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="2">
     <dxf>
       <font>
         <color rgb="FF9C0006"/>
       </font>
       <fill>
         <patternFill>
           <bgColor rgb="FFFFC7CE"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color rgb="FF9C0006"/>
       </font>
       <fill>
         <patternFill>
           <bgColor rgb="FFFFC7CE"/>
@@ -1170,53 +1163,53 @@
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>320040</xdr:colOff>
       <xdr:row>2</xdr:row>
       <xdr:rowOff>22826</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
-      <xdr:colOff>822959</xdr:colOff>
+      <xdr:colOff>819149</xdr:colOff>
       <xdr:row>4</xdr:row>
-      <xdr:rowOff>214194</xdr:rowOff>
+      <xdr:rowOff>210384</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9308E4E8-797B-43A5-AE17-D5C364BDB3EF}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
@@ -1527,2523 +1520,2556 @@
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{84C27639-0C2F-4D06-BA14-FBEA612F7DAB}">
+  <sheetPr codeName="Sheet2"/>
   <dimension ref="A1:I35"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="F2" sqref="F2:G2"/>
+      <selection activeCell="C7" sqref="C7:F7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="0" defaultRowHeight="14.4" zeroHeight="1" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="5.109375" customWidth="1"/>
     <col min="2" max="2" width="14.5546875" customWidth="1"/>
-    <col min="3" max="3" width="22.109375" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="7" max="7" width="13.21875" customWidth="1"/>
+    <col min="3" max="3" width="23.109375" customWidth="1"/>
+    <col min="4" max="5" width="16.6640625" customWidth="1"/>
+    <col min="6" max="6" width="16.5546875" customWidth="1"/>
+    <col min="7" max="7" width="14.21875" customWidth="1"/>
     <col min="8" max="8" width="8.88671875" customWidth="1"/>
     <col min="9" max="9" width="0" hidden="1" customWidth="1"/>
     <col min="10" max="16384" width="8.88671875" hidden="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" x14ac:dyDescent="0.3">
-      <c r="A1" s="15"/>
-[...6 lines deleted...]
-      <c r="H1" s="15"/>
+      <c r="A1" s="5"/>
+      <c r="B1" s="5"/>
+      <c r="C1" s="5"/>
+      <c r="D1" s="5"/>
+      <c r="E1" s="5"/>
+      <c r="F1" s="8"/>
+      <c r="G1" s="8"/>
+      <c r="H1" s="5"/>
     </row>
     <row r="2" spans="1:9" x14ac:dyDescent="0.3">
-      <c r="A2" s="20"/>
-[...4 lines deleted...]
-      <c r="F2" s="85" t="s">
+      <c r="A2" s="9"/>
+      <c r="B2" s="9"/>
+      <c r="C2" s="9"/>
+      <c r="D2" s="9"/>
+      <c r="E2" s="9"/>
+      <c r="F2" s="43" t="s">
+        <v>43</v>
+      </c>
+      <c r="G2" s="44"/>
+      <c r="H2" s="9"/>
+    </row>
+    <row r="3" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A3" s="9"/>
+      <c r="B3" s="9"/>
+      <c r="C3" s="9"/>
+      <c r="D3" s="9"/>
+      <c r="E3" s="15"/>
+      <c r="F3" s="45" t="s">
         <v>44</v>
       </c>
-      <c r="G2" s="86"/>
-[...8 lines deleted...]
-      <c r="F3" s="87" t="s">
+      <c r="G3" s="46"/>
+      <c r="H3" s="16"/>
+      <c r="I3" s="5"/>
+    </row>
+    <row r="4" spans="1:9" ht="39" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A4" s="5"/>
+      <c r="B4" s="53" t="s">
         <v>45</v>
       </c>
-      <c r="G3" s="88"/>
-[...5 lines deleted...]
-      <c r="B4" s="96" t="s">
+      <c r="C4" s="54"/>
+      <c r="D4" s="54"/>
+      <c r="E4" s="54"/>
+      <c r="F4" s="55"/>
+      <c r="G4" s="9"/>
+      <c r="H4" s="5"/>
+      <c r="I4" s="5"/>
+    </row>
+    <row r="5" spans="1:9" ht="39" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="5"/>
+      <c r="B5" s="50" t="s">
+        <v>54</v>
+      </c>
+      <c r="C5" s="51"/>
+      <c r="D5" s="51"/>
+      <c r="E5" s="51"/>
+      <c r="F5" s="52"/>
+      <c r="G5" s="5"/>
+      <c r="H5" s="5"/>
+      <c r="I5" s="5"/>
+    </row>
+    <row r="6" spans="1:9" ht="40.200000000000003" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A6" s="5"/>
+      <c r="B6" s="59" t="s">
+        <v>47</v>
+      </c>
+      <c r="C6" s="60"/>
+      <c r="D6" s="60"/>
+      <c r="E6" s="60"/>
+      <c r="F6" s="60"/>
+      <c r="G6" s="61"/>
+      <c r="H6" s="5"/>
+      <c r="I6" s="5"/>
+    </row>
+    <row r="7" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A7" s="6"/>
+      <c r="B7" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C7" s="56"/>
+      <c r="D7" s="56"/>
+      <c r="E7" s="56"/>
+      <c r="F7" s="56"/>
+      <c r="G7" s="7"/>
+      <c r="H7" s="5"/>
+      <c r="I7" s="5"/>
+    </row>
+    <row r="8" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A8" s="6"/>
+      <c r="B8" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C8" s="56"/>
+      <c r="D8" s="56"/>
+      <c r="E8" s="56"/>
+      <c r="F8" s="56"/>
+      <c r="G8" s="7"/>
+      <c r="H8" s="5"/>
+      <c r="I8" s="5"/>
+    </row>
+    <row r="9" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A9" s="6"/>
+      <c r="B9" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="C9" s="56"/>
+      <c r="D9" s="56"/>
+      <c r="E9" s="56"/>
+      <c r="F9" s="56"/>
+      <c r="G9" s="7"/>
+      <c r="H9" s="5"/>
+      <c r="I9" s="5"/>
+    </row>
+    <row r="10" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A10" s="5"/>
+      <c r="B10" s="9"/>
+      <c r="C10" s="9"/>
+      <c r="D10" s="10"/>
+      <c r="E10" s="10"/>
+      <c r="F10" s="10"/>
+      <c r="G10" s="5"/>
+      <c r="H10" s="5"/>
+      <c r="I10" s="5"/>
+    </row>
+    <row r="11" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A11" s="5"/>
+      <c r="B11" s="5"/>
+      <c r="C11" s="6"/>
+      <c r="D11" s="11" t="s">
+        <v>27</v>
+      </c>
+      <c r="E11" s="11" t="s">
+        <v>28</v>
+      </c>
+      <c r="F11" s="11" t="s">
+        <v>29</v>
+      </c>
+      <c r="G11" s="7"/>
+      <c r="H11" s="5"/>
+      <c r="I11" s="5"/>
+    </row>
+    <row r="12" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A12" s="5"/>
+      <c r="B12" s="5"/>
+      <c r="C12" s="6"/>
+      <c r="D12" s="12">
+        <f>SUM(D15:D19)</f>
+        <v>0</v>
+      </c>
+      <c r="E12" s="12">
+        <f>SUM(E15:E19)</f>
+        <v>0</v>
+      </c>
+      <c r="F12" s="12">
+        <f>SUM(F15:F19)</f>
+        <v>0</v>
+      </c>
+      <c r="G12" s="7"/>
+      <c r="H12" s="5"/>
+      <c r="I12" s="5"/>
+    </row>
+    <row r="13" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A13" s="5"/>
+      <c r="B13" s="8"/>
+      <c r="C13" s="8"/>
+      <c r="D13" s="10"/>
+      <c r="E13" s="10"/>
+      <c r="F13" s="10"/>
+      <c r="G13" s="5"/>
+      <c r="H13" s="5"/>
+      <c r="I13" s="5"/>
+    </row>
+    <row r="14" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A14" s="6"/>
+      <c r="B14" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="C14" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="D14" s="3" t="s">
+        <v>27</v>
+      </c>
+      <c r="E14" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="F14" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="G14" s="7"/>
+      <c r="H14" s="5"/>
+      <c r="I14" s="5"/>
+    </row>
+    <row r="15" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A15" s="6"/>
+      <c r="B15" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="C15" s="19" t="s">
+        <v>17</v>
+      </c>
+      <c r="D15" s="4">
+        <f>Acquisition!D16</f>
+        <v>0</v>
+      </c>
+      <c r="E15" s="4">
+        <f>Acquisition!D30</f>
+        <v>0</v>
+      </c>
+      <c r="F15" s="4">
+        <f>SUM(D15:E15)</f>
+        <v>0</v>
+      </c>
+      <c r="G15" s="7"/>
+      <c r="H15" s="5"/>
+      <c r="I15" s="5"/>
+    </row>
+    <row r="16" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A16" s="6"/>
+      <c r="B16" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="C16" s="23" t="s">
+        <v>37</v>
+      </c>
+      <c r="D16" s="4">
+        <f>'Transaction '!F33+SUMIF('Transaction '!G40:G43, "NCLWF", 'Transaction '!F40:F43)</f>
+        <v>0</v>
+      </c>
+      <c r="E16" s="4">
+        <f>'Transaction '!G33+SUMIF('Transaction '!G40:G43, "Match", 'Transaction '!F40:F43)</f>
+        <v>0</v>
+      </c>
+      <c r="F16" s="4">
+        <f t="shared" ref="F16:F19" si="0">SUM(D16:E16)</f>
+        <v>0</v>
+      </c>
+      <c r="G16" s="7"/>
+      <c r="H16" s="5"/>
+      <c r="I16" s="5"/>
+    </row>
+    <row r="17" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A17" s="6"/>
+      <c r="B17" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="C17" s="20" t="s">
+        <v>55</v>
+      </c>
+      <c r="D17" s="4">
+        <f>SUMIF('Project Administration'!G15:G25, "NCLWF", 'Project Administration'!F15:F25)</f>
+        <v>0</v>
+      </c>
+      <c r="E17" s="4">
+        <f>SUMIF('Project Administration'!G15:G25, "Match", 'Project Administration'!F15:F25)</f>
+        <v>0</v>
+      </c>
+      <c r="F17" s="4">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="G17" s="7"/>
+      <c r="H17" s="5"/>
+      <c r="I17" s="5"/>
+    </row>
+    <row r="18" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A18" s="6"/>
+      <c r="B18" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="C18" s="22" t="s">
+        <v>16</v>
+      </c>
+      <c r="D18" s="4">
+        <f>SUM('Property Management'!F12:F14)</f>
+        <v>0</v>
+      </c>
+      <c r="E18" s="4">
+        <f>SUM('Property Management'!G12:G14)</f>
+        <v>0</v>
+      </c>
+      <c r="F18" s="4">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="G18" s="7"/>
+      <c r="H18" s="5"/>
+      <c r="I18" s="5"/>
+    </row>
+    <row r="19" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A19" s="6"/>
+      <c r="B19" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="C19" s="21" t="s">
         <v>46</v>
       </c>
-      <c r="C4" s="97"/>
-[...216 lines deleted...]
-      <c r="F17" s="13">
+      <c r="D19" s="136" t="s">
+        <v>61</v>
+      </c>
+      <c r="E19" s="4">
+        <f>SUM('Stewardship Match'!E12:E14)</f>
+        <v>0</v>
+      </c>
+      <c r="F19" s="4">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="G17" s="17"/>
-[...46 lines deleted...]
-      <c r="I19" s="15"/>
+      <c r="G19" s="7"/>
+      <c r="H19" s="5"/>
+      <c r="I19" s="5"/>
     </row>
     <row r="20" spans="1:9" x14ac:dyDescent="0.3">
-      <c r="A20" s="15"/>
-[...7 lines deleted...]
-      <c r="I20" s="15"/>
+      <c r="A20" s="5"/>
+      <c r="B20" s="47"/>
+      <c r="C20" s="48"/>
+      <c r="D20" s="48"/>
+      <c r="E20" s="48"/>
+      <c r="F20" s="49"/>
+      <c r="G20" s="5"/>
+      <c r="H20" s="5"/>
+      <c r="I20" s="5"/>
     </row>
     <row r="21" spans="1:9" x14ac:dyDescent="0.3">
-      <c r="A21" s="15"/>
-[...31 lines deleted...]
-      <c r="I23" s="24"/>
+      <c r="A21" s="5"/>
+      <c r="B21" s="24" t="s">
+        <v>53</v>
+      </c>
+      <c r="C21" s="25"/>
+      <c r="D21" s="25"/>
+      <c r="E21" s="25"/>
+      <c r="F21" s="25"/>
+      <c r="G21" s="25"/>
+      <c r="H21" s="24"/>
+      <c r="I21" s="5"/>
+    </row>
+    <row r="22" spans="1:9" s="14" customFormat="1" ht="36" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A22" s="13"/>
+      <c r="B22" s="134" t="s">
+        <v>62</v>
+      </c>
+      <c r="C22" s="135"/>
+      <c r="D22" s="135"/>
+      <c r="E22" s="135"/>
+      <c r="F22" s="135"/>
+      <c r="G22" s="27"/>
+      <c r="H22" s="28"/>
+      <c r="I22" s="13"/>
+    </row>
+    <row r="23" spans="1:9" s="14" customFormat="1" ht="7.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A23" s="13"/>
+      <c r="B23" s="26"/>
+      <c r="C23" s="29"/>
+      <c r="D23" s="29"/>
+      <c r="E23" s="29"/>
+      <c r="F23" s="29"/>
+      <c r="G23" s="30"/>
+      <c r="H23" s="31"/>
+      <c r="I23" s="13"/>
     </row>
     <row r="24" spans="1:9" ht="40.200000000000003" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A24" s="15"/>
-[...7 lines deleted...]
-      <c r="I24" s="15"/>
+      <c r="A24" s="5"/>
+      <c r="B24" s="57"/>
+      <c r="C24" s="58"/>
+      <c r="D24" s="58"/>
+      <c r="E24" s="58"/>
+      <c r="F24" s="58"/>
+      <c r="G24" s="24"/>
+      <c r="H24" s="24"/>
+      <c r="I24" s="5"/>
     </row>
     <row r="25" spans="1:9" hidden="1" x14ac:dyDescent="0.3">
-      <c r="A25" s="15"/>
-[...7 lines deleted...]
-      <c r="I25" s="15"/>
+      <c r="A25" s="5"/>
+      <c r="B25" s="8"/>
+      <c r="C25" s="8"/>
+      <c r="D25" s="8"/>
+      <c r="E25" s="8"/>
+      <c r="F25" s="8"/>
+      <c r="G25" s="5"/>
+      <c r="H25" s="5"/>
+      <c r="I25" s="5"/>
     </row>
     <row r="26" spans="1:9" hidden="1" x14ac:dyDescent="0.3">
-      <c r="A26" s="16"/>
-[...7 lines deleted...]
-      <c r="I26" s="15"/>
+      <c r="A26" s="6"/>
+      <c r="B26" s="32"/>
+      <c r="C26" s="42"/>
+      <c r="D26" s="42"/>
+      <c r="E26" s="42"/>
+      <c r="F26" s="42"/>
+      <c r="G26" s="7"/>
+      <c r="H26" s="5"/>
+      <c r="I26" s="5"/>
     </row>
     <row r="27" spans="1:9" hidden="1" x14ac:dyDescent="0.3">
-      <c r="A27" s="16"/>
-[...7 lines deleted...]
-      <c r="I27" s="15"/>
+      <c r="A27" s="6"/>
+      <c r="B27" s="32"/>
+      <c r="C27" s="42"/>
+      <c r="D27" s="42"/>
+      <c r="E27" s="42"/>
+      <c r="F27" s="42"/>
+      <c r="G27" s="7"/>
+      <c r="H27" s="5"/>
+      <c r="I27" s="5"/>
     </row>
     <row r="28" spans="1:9" hidden="1" x14ac:dyDescent="0.3">
-      <c r="A28" s="16"/>
-[...7 lines deleted...]
-      <c r="I28" s="15"/>
+      <c r="A28" s="6"/>
+      <c r="B28" s="32"/>
+      <c r="C28" s="41"/>
+      <c r="D28" s="41"/>
+      <c r="E28" s="41"/>
+      <c r="F28" s="41"/>
+      <c r="G28" s="7"/>
+      <c r="H28" s="5"/>
+      <c r="I28" s="5"/>
     </row>
     <row r="29" spans="1:9" hidden="1" x14ac:dyDescent="0.3">
-      <c r="A29" s="15"/>
-[...7 lines deleted...]
-      <c r="I29" s="15"/>
+      <c r="A29" s="5"/>
+      <c r="B29" s="9"/>
+      <c r="C29" s="9"/>
+      <c r="D29" s="9"/>
+      <c r="E29" s="9"/>
+      <c r="F29" s="9"/>
+      <c r="G29" s="5"/>
+      <c r="H29" s="5"/>
+      <c r="I29" s="5"/>
     </row>
     <row r="30" spans="1:9" x14ac:dyDescent="0.3">
-      <c r="A30" s="15"/>
-[...7 lines deleted...]
-      <c r="I30" s="15"/>
+      <c r="A30" s="5"/>
+      <c r="B30" s="5"/>
+      <c r="C30" s="5"/>
+      <c r="D30" s="5"/>
+      <c r="E30" s="5"/>
+      <c r="F30" s="5"/>
+      <c r="G30" s="5"/>
+      <c r="H30" s="5"/>
+      <c r="I30" s="5"/>
     </row>
     <row r="31" spans="1:9" x14ac:dyDescent="0.3">
-      <c r="A31" s="15"/>
-[...7 lines deleted...]
-      <c r="I31" s="15"/>
+      <c r="A31" s="5"/>
+      <c r="B31" s="5"/>
+      <c r="C31" s="5"/>
+      <c r="D31" s="5"/>
+      <c r="E31" s="5"/>
+      <c r="F31" s="5"/>
+      <c r="G31" s="5"/>
+      <c r="H31" s="5"/>
+      <c r="I31" s="5"/>
     </row>
     <row r="32" spans="1:9" hidden="1" x14ac:dyDescent="0.3">
-      <c r="A32" s="15"/>
-[...7 lines deleted...]
-      <c r="I32" s="15"/>
+      <c r="A32" s="5"/>
+      <c r="B32" s="5"/>
+      <c r="C32" s="5"/>
+      <c r="D32" s="5"/>
+      <c r="E32" s="5"/>
+      <c r="F32" s="5"/>
+      <c r="G32" s="5"/>
+      <c r="H32" s="5"/>
+      <c r="I32" s="5"/>
     </row>
     <row r="33" spans="1:9" hidden="1" x14ac:dyDescent="0.3">
-      <c r="A33" s="15"/>
-[...7 lines deleted...]
-      <c r="I33" s="15"/>
+      <c r="A33" s="5"/>
+      <c r="B33" s="5"/>
+      <c r="C33" s="5"/>
+      <c r="D33" s="5"/>
+      <c r="E33" s="5"/>
+      <c r="F33" s="5"/>
+      <c r="G33" s="5"/>
+      <c r="H33" s="5"/>
+      <c r="I33" s="5"/>
     </row>
     <row r="34" spans="1:9" hidden="1" x14ac:dyDescent="0.3">
-      <c r="A34" s="15"/>
-[...7 lines deleted...]
-      <c r="I34" s="15"/>
+      <c r="A34" s="5"/>
+      <c r="B34" s="5"/>
+      <c r="C34" s="5"/>
+      <c r="D34" s="5"/>
+      <c r="E34" s="5"/>
+      <c r="F34" s="5"/>
+      <c r="G34" s="5"/>
+      <c r="H34" s="5"/>
+      <c r="I34" s="5"/>
     </row>
     <row r="35" spans="1:9" hidden="1" x14ac:dyDescent="0.3">
-      <c r="A35" s="15"/>
-[...7 lines deleted...]
-      <c r="I35" s="15"/>
+      <c r="A35" s="5"/>
+      <c r="B35" s="5"/>
+      <c r="C35" s="5"/>
+      <c r="D35" s="5"/>
+      <c r="E35" s="5"/>
+      <c r="F35" s="5"/>
+      <c r="G35" s="5"/>
+      <c r="H35" s="5"/>
+      <c r="I35" s="5"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="URnJdzyN8Mwy9wAVqkESIMbGmD5Glz1ioGjT3XsnusQGqv4ubSiI1/LCl2VP99FWVjipx8mhaO7xQJUsty4L7g==" saltValue="QhhdhZiPYFVCDlOynL0Bmw==" spinCount="100000" sheet="1" selectLockedCells="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="n5OXPidkRzOktCTN3HAaC1GdWjrYHNmraQNC7P4WGDTF+wd3A1qtIZ22CBMSDG8XZzVr8js8w6vF8eZyysG6zQ==" saltValue="HeWRcbpgVzI2TqIdj8UxBw==" spinCount="100000" sheet="1" selectLockedCells="1"/>
   <mergeCells count="14">
     <mergeCell ref="C28:F28"/>
     <mergeCell ref="C27:F27"/>
     <mergeCell ref="F2:G2"/>
     <mergeCell ref="F3:G3"/>
     <mergeCell ref="B20:F20"/>
     <mergeCell ref="B5:F5"/>
-    <mergeCell ref="C22:F22"/>
     <mergeCell ref="B4:F4"/>
     <mergeCell ref="C26:F26"/>
     <mergeCell ref="C7:F7"/>
     <mergeCell ref="C8:F8"/>
     <mergeCell ref="C9:F9"/>
     <mergeCell ref="B24:F24"/>
     <mergeCell ref="B6:G6"/>
+    <mergeCell ref="B22:F22"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{74B89FDD-A121-4EFF-BDE5-21618F65430E}">
-  <sheetPr>
+  <sheetPr codeName="Sheet3">
     <tabColor rgb="FFF49896"/>
   </sheetPr>
   <dimension ref="A1:I41"/>
   <sheetViews>
-    <sheetView showGridLines="0" topLeftCell="A8" zoomScale="115" zoomScaleNormal="115" workbookViewId="0">
-      <selection activeCell="B25" sqref="B25:C25"/>
+    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="B21" sqref="B21:C21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="0" defaultRowHeight="14.4" zeroHeight="1" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="5.109375" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="10" max="16384" width="8.88671875" hidden="1"/>
+    <col min="1" max="1" width="5.109375" style="64" customWidth="1"/>
+    <col min="2" max="2" width="17.33203125" style="64" customWidth="1"/>
+    <col min="3" max="3" width="20.109375" style="64" customWidth="1"/>
+    <col min="4" max="4" width="24.33203125" style="64" customWidth="1"/>
+    <col min="5" max="5" width="5.109375" style="64" customWidth="1"/>
+    <col min="6" max="6" width="4.33203125" style="64" customWidth="1"/>
+    <col min="7" max="7" width="21.33203125" style="62" customWidth="1"/>
+    <col min="8" max="9" width="0" style="64" hidden="1" customWidth="1"/>
+    <col min="10" max="16384" width="8.88671875" style="64" hidden="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" x14ac:dyDescent="0.3">
-      <c r="A1" s="15"/>
-[...5 lines deleted...]
-      <c r="H1" s="15"/>
+      <c r="A1" s="62"/>
+      <c r="B1" s="62"/>
+      <c r="C1" s="62"/>
+      <c r="D1" s="63"/>
+      <c r="E1" s="63"/>
+      <c r="F1" s="63"/>
+      <c r="H1" s="62"/>
     </row>
     <row r="2" spans="1:9" x14ac:dyDescent="0.3">
-      <c r="A2" s="20"/>
-[...2 lines deleted...]
-      <c r="D2" s="105" t="s">
+      <c r="A2" s="65"/>
+      <c r="B2" s="65"/>
+      <c r="C2" s="66"/>
+      <c r="D2" s="67" t="s">
+        <v>43</v>
+      </c>
+      <c r="E2" s="67"/>
+      <c r="F2" s="67"/>
+      <c r="H2" s="65"/>
+    </row>
+    <row r="3" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A3" s="65"/>
+      <c r="B3" s="65"/>
+      <c r="C3" s="66"/>
+      <c r="D3" s="68" t="s">
         <v>44</v>
       </c>
-      <c r="E2" s="105"/>
-[...7 lines deleted...]
-      <c r="D3" s="106" t="s">
+      <c r="E3" s="68"/>
+      <c r="F3" s="68"/>
+      <c r="H3" s="65"/>
+      <c r="I3" s="62"/>
+    </row>
+    <row r="4" spans="1:9" ht="39" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A4" s="62"/>
+      <c r="B4" s="69" t="s">
         <v>45</v>
       </c>
-      <c r="E3" s="106"/>
-[...14 lines deleted...]
-      <c r="I4" s="15"/>
+      <c r="C4" s="70"/>
+      <c r="D4" s="70"/>
+      <c r="E4" s="70"/>
+      <c r="F4" s="71"/>
+      <c r="H4" s="62"/>
+      <c r="I4" s="62"/>
     </row>
     <row r="5" spans="1:9" ht="39" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A5" s="15"/>
-[...8 lines deleted...]
-      <c r="I5" s="15"/>
+      <c r="A5" s="62"/>
+      <c r="B5" s="72" t="s">
+        <v>21</v>
+      </c>
+      <c r="C5" s="73"/>
+      <c r="D5" s="73"/>
+      <c r="E5" s="73"/>
+      <c r="F5" s="74"/>
+      <c r="H5" s="62"/>
+      <c r="I5" s="62"/>
     </row>
     <row r="6" spans="1:9" ht="7.2" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A6" s="15"/>
-[...6 lines deleted...]
-      <c r="I6" s="15"/>
+      <c r="A6" s="62"/>
+      <c r="B6" s="75"/>
+      <c r="C6" s="63"/>
+      <c r="D6" s="63"/>
+      <c r="E6" s="63"/>
+      <c r="F6" s="63"/>
+      <c r="H6" s="62"/>
+      <c r="I6" s="62"/>
     </row>
     <row r="7" spans="1:9" hidden="1" x14ac:dyDescent="0.3">
-      <c r="A7" s="15"/>
-      <c r="B7" s="2"/>
+      <c r="A7" s="62"/>
+      <c r="B7" s="76"/>
     </row>
     <row r="8" spans="1:9" x14ac:dyDescent="0.3">
-      <c r="A8" s="20"/>
-      <c r="B8" s="2"/>
+      <c r="A8" s="65"/>
+      <c r="B8" s="76"/>
     </row>
     <row r="9" spans="1:9" x14ac:dyDescent="0.3">
-      <c r="A9" s="15"/>
-      <c r="B9" s="7" t="s">
+      <c r="A9" s="62"/>
+      <c r="B9" s="77" t="s">
         <v>1</v>
       </c>
-      <c r="C9" s="116" t="str">
+      <c r="C9" s="78" t="str">
         <f>IF('Total Costs'!C7=0, "", 'Total Costs'!C7)</f>
         <v/>
       </c>
-      <c r="D9" s="116"/>
-[...1 lines deleted...]
-      <c r="F9" s="116"/>
+      <c r="D9" s="78"/>
+      <c r="E9" s="78"/>
+      <c r="F9" s="78"/>
     </row>
     <row r="10" spans="1:9" x14ac:dyDescent="0.3">
-      <c r="A10" s="15"/>
-[...3 lines deleted...]
-      <c r="C10" s="116" t="str">
+      <c r="A10" s="62"/>
+      <c r="B10" s="77" t="s">
+        <v>0</v>
+      </c>
+      <c r="C10" s="78" t="str">
         <f>IF('Total Costs'!C8=0, "", 'Total Costs'!C8)</f>
         <v/>
       </c>
-      <c r="D10" s="116"/>
-[...1 lines deleted...]
-      <c r="F10" s="116"/>
+      <c r="D10" s="78"/>
+      <c r="E10" s="78"/>
+      <c r="F10" s="78"/>
     </row>
     <row r="11" spans="1:9" x14ac:dyDescent="0.3">
-      <c r="A11" s="15"/>
-      <c r="B11" s="7" t="s">
+      <c r="A11" s="62"/>
+      <c r="B11" s="77" t="s">
         <v>2</v>
       </c>
-      <c r="C11" s="116" t="str">
+      <c r="C11" s="78" t="str">
         <f>IF('Total Costs'!C9=0, "", 'Total Costs'!C9)</f>
         <v/>
       </c>
-      <c r="D11" s="116"/>
-[...1 lines deleted...]
-      <c r="F11" s="116"/>
+      <c r="D11" s="78"/>
+      <c r="E11" s="78"/>
+      <c r="F11" s="78"/>
     </row>
     <row r="12" spans="1:9" x14ac:dyDescent="0.3">
-      <c r="A12" s="16"/>
-[...6 lines deleted...]
-      <c r="F13" s="74" t="s">
+      <c r="A12" s="79"/>
+    </row>
+    <row r="13" spans="1:9" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A13" s="79"/>
+      <c r="B13" s="76" t="s">
+        <v>42</v>
+      </c>
+      <c r="F13" s="97" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="14" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A14" s="62"/>
+      <c r="B14" s="80" t="s">
+        <v>56</v>
+      </c>
+      <c r="C14" s="80"/>
+      <c r="D14" s="17"/>
+      <c r="F14" s="40"/>
+      <c r="G14" s="81"/>
+    </row>
+    <row r="15" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A15" s="62"/>
+      <c r="B15" s="80" t="s">
+        <v>49</v>
+      </c>
+      <c r="C15" s="80"/>
+      <c r="D15" s="17"/>
+      <c r="F15" s="40"/>
+      <c r="G15" s="81"/>
+    </row>
+    <row r="16" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A16" s="79"/>
+      <c r="B16" s="77" t="s">
+        <v>38</v>
+      </c>
+      <c r="C16" s="82"/>
+      <c r="D16" s="17"/>
+      <c r="F16" s="39"/>
+      <c r="G16" s="81"/>
+    </row>
+    <row r="17" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A17" s="62"/>
+      <c r="F17" s="83"/>
+    </row>
+    <row r="18" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A18" s="62"/>
+      <c r="B18" s="76" t="s">
+        <v>20</v>
+      </c>
+      <c r="F18" s="83"/>
+    </row>
+    <row r="19" spans="1:8" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A19" s="79"/>
+      <c r="B19" s="84" t="s">
+        <v>19</v>
+      </c>
+      <c r="C19" s="85"/>
+      <c r="D19" s="86" t="s">
+        <v>15</v>
+      </c>
+      <c r="F19" s="97" t="s">
+        <v>58</v>
+      </c>
+      <c r="G19" s="83"/>
+      <c r="H19" s="62"/>
+    </row>
+    <row r="20" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A20" s="79"/>
+      <c r="B20" s="87" t="s">
+        <v>18</v>
+      </c>
+      <c r="C20" s="88"/>
+      <c r="D20" s="89">
+        <f>D14-D15</f>
+        <v>0</v>
+      </c>
+      <c r="F20" s="39"/>
+      <c r="G20" s="64"/>
+      <c r="H20" s="62"/>
+    </row>
+    <row r="21" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A21" s="79"/>
+      <c r="B21" s="43"/>
+      <c r="C21" s="44"/>
+      <c r="D21" s="17"/>
+      <c r="F21" s="39"/>
+      <c r="G21" s="64"/>
+      <c r="H21" s="62"/>
+    </row>
+    <row r="22" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A22" s="79"/>
+      <c r="B22" s="43"/>
+      <c r="C22" s="44"/>
+      <c r="D22" s="17"/>
+      <c r="F22" s="39"/>
+      <c r="G22" s="64"/>
+      <c r="H22" s="62"/>
+    </row>
+    <row r="23" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A23" s="79"/>
+      <c r="B23" s="43"/>
+      <c r="C23" s="44"/>
+      <c r="D23" s="17"/>
+      <c r="F23" s="39"/>
+      <c r="G23" s="64"/>
+      <c r="H23" s="62"/>
+    </row>
+    <row r="24" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A24" s="79"/>
+      <c r="B24" s="43"/>
+      <c r="C24" s="44"/>
+      <c r="D24" s="17"/>
+      <c r="F24" s="39"/>
+      <c r="G24" s="64"/>
+      <c r="H24" s="62"/>
+    </row>
+    <row r="25" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A25" s="62"/>
+      <c r="B25" s="43"/>
+      <c r="C25" s="44"/>
+      <c r="D25" s="17"/>
+      <c r="F25" s="39"/>
+      <c r="G25" s="64"/>
+      <c r="H25" s="62"/>
+    </row>
+    <row r="26" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A26" s="62"/>
+      <c r="B26" s="43"/>
+      <c r="C26" s="44"/>
+      <c r="D26" s="17"/>
+      <c r="F26" s="39"/>
+      <c r="G26" s="64"/>
+      <c r="H26" s="62"/>
+    </row>
+    <row r="27" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A27" s="92"/>
+      <c r="B27" s="43"/>
+      <c r="C27" s="44"/>
+      <c r="D27" s="17"/>
+      <c r="F27" s="39"/>
+      <c r="G27" s="64"/>
+      <c r="H27" s="62"/>
+    </row>
+    <row r="28" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A28" s="92"/>
+      <c r="B28" s="43"/>
+      <c r="C28" s="44"/>
+      <c r="D28" s="17"/>
+      <c r="F28" s="39"/>
+      <c r="G28" s="64"/>
+      <c r="H28" s="62"/>
+    </row>
+    <row r="29" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A29" s="62"/>
+      <c r="B29" s="43"/>
+      <c r="C29" s="44"/>
+      <c r="D29" s="17"/>
+      <c r="F29" s="39"/>
+      <c r="G29" s="64"/>
+      <c r="H29" s="62"/>
+    </row>
+    <row r="30" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A30" s="62"/>
+      <c r="C30" s="93" t="s">
+        <v>7</v>
+      </c>
+      <c r="D30" s="94">
+        <f>SUM(D20:D29)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A31" s="79"/>
+    </row>
+    <row r="32" spans="1:8" ht="46.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A32" s="79"/>
+      <c r="B32" s="95" t="s">
         <v>50</v>
       </c>
-    </row>
-[...173 lines deleted...]
-      <c r="G32" s="117"/>
+      <c r="C32" s="95"/>
+      <c r="D32" s="95"/>
+      <c r="E32" s="95"/>
+      <c r="F32" s="95"/>
+      <c r="G32" s="95"/>
     </row>
     <row r="33" spans="1:1" hidden="1" x14ac:dyDescent="0.3">
-      <c r="A33" s="16"/>
+      <c r="A33" s="79"/>
     </row>
     <row r="34" spans="1:1" hidden="1" x14ac:dyDescent="0.3">
-      <c r="A34" s="15"/>
+      <c r="A34" s="62"/>
     </row>
     <row r="35" spans="1:1" hidden="1" x14ac:dyDescent="0.3">
-      <c r="A35" s="15"/>
+      <c r="A35" s="62"/>
     </row>
     <row r="36" spans="1:1" hidden="1" x14ac:dyDescent="0.3">
-      <c r="A36" s="15"/>
+      <c r="A36" s="62"/>
     </row>
     <row r="37" spans="1:1" hidden="1" x14ac:dyDescent="0.3">
-      <c r="A37" s="15"/>
+      <c r="A37" s="62"/>
     </row>
     <row r="38" spans="1:1" hidden="1" x14ac:dyDescent="0.3">
-      <c r="A38" s="15"/>
+      <c r="A38" s="62"/>
     </row>
     <row r="39" spans="1:1" hidden="1" x14ac:dyDescent="0.3">
-      <c r="A39" s="15"/>
+      <c r="A39" s="62"/>
     </row>
     <row r="40" spans="1:1" ht="16.8" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A40" s="15"/>
+      <c r="A40" s="62"/>
     </row>
     <row r="41" spans="1:1" x14ac:dyDescent="0.3"/>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="pqWmZo304PomQwS+sF+Awa4zw4shWs16KIljHfG2ZGX+Gz4mExcacjjXo7kfS+elObpMLXuzwOSSwwluwC99lA==" saltValue="LohhNsfFV/+DOfkd1XTFlA==" spinCount="100000" sheet="1" selectLockedCells="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="wA4BRpx8WuPIMAkgVX9R9xVbFMfZ19jBcO9AMTwVBJ0xViy2lZiuln3zWoCFmOAuvGAura0cV+TUc+d+JVb4vA==" saltValue="AoaXJj37rY2YFdCMllMtMg==" spinCount="100000" sheet="1" selectLockedCells="1"/>
   <mergeCells count="21">
     <mergeCell ref="B32:G32"/>
     <mergeCell ref="D2:F2"/>
     <mergeCell ref="D3:F3"/>
     <mergeCell ref="B19:C19"/>
     <mergeCell ref="B20:C20"/>
     <mergeCell ref="B21:C21"/>
     <mergeCell ref="B4:F4"/>
     <mergeCell ref="B5:F5"/>
     <mergeCell ref="B14:C14"/>
     <mergeCell ref="B15:C15"/>
     <mergeCell ref="C9:F9"/>
     <mergeCell ref="C10:F10"/>
     <mergeCell ref="C11:F11"/>
     <mergeCell ref="B22:C22"/>
     <mergeCell ref="B23:C23"/>
     <mergeCell ref="B29:C29"/>
     <mergeCell ref="B24:C24"/>
     <mergeCell ref="B25:C25"/>
     <mergeCell ref="B26:C26"/>
     <mergeCell ref="B27:C27"/>
     <mergeCell ref="B28:C28"/>
   </mergeCells>
   <conditionalFormatting sqref="D30">
-    <cfRule type="cellIs" dxfId="1" priority="2" operator="greaterThan">
+    <cfRule type="cellIs" dxfId="1" priority="1" operator="greaterThan">
+      <formula>$D$14-$D$16</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="0" priority="2" operator="greaterThan">
       <formula>$D$14</formula>
-    </cfRule>
-[...1 lines deleted...]
-      <formula>$D$14-$D$16</formula>
     </cfRule>
   </conditionalFormatting>
   <dataValidations count="2">
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="G14:G18 H19" xr:uid="{DA04A85E-0678-4479-ABCE-71F743D202A3}">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="H19" xr:uid="{DA04A85E-0678-4479-ABCE-71F743D202A3}">
       <formula1>"Yes, No"</formula1>
     </dataValidation>
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="E14:E18" xr:uid="{2A16607A-F024-4305-B7B9-BB3935E70BD4}">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="E18" xr:uid="{2A16607A-F024-4305-B7B9-BB3935E70BD4}">
       <formula1>"NCLWF, Match"</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4CEEFB4E-051B-443C-AD2D-4DCB2F024AC3}">
-  <sheetPr>
+  <sheetPr codeName="Sheet4">
     <tabColor rgb="FF7D92AF"/>
   </sheetPr>
   <dimension ref="A1:K59"/>
   <sheetViews>
-    <sheetView showGridLines="0" topLeftCell="A9" zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
-      <selection activeCell="I40" sqref="I40"/>
+    <sheetView showGridLines="0" topLeftCell="A15" zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
+      <selection activeCell="G40" sqref="G40:G43"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="0" defaultRowHeight="14.4" zeroHeight="1" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="5.109375" customWidth="1"/>
-[...9 lines deleted...]
-    <col min="12" max="16384" width="8.88671875" hidden="1"/>
+    <col min="1" max="1" width="5.109375" style="64" customWidth="1"/>
+    <col min="2" max="2" width="22.21875" style="64" customWidth="1"/>
+    <col min="3" max="3" width="22.44140625" style="64" customWidth="1"/>
+    <col min="4" max="4" width="16.21875" style="64" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="15.6640625" style="64" customWidth="1"/>
+    <col min="6" max="7" width="18.77734375" style="64" customWidth="1"/>
+    <col min="8" max="8" width="3.21875" style="64" customWidth="1"/>
+    <col min="9" max="9" width="7.5546875" style="64" customWidth="1"/>
+    <col min="10" max="10" width="2.5546875" style="64" customWidth="1"/>
+    <col min="11" max="11" width="0" style="64" hidden="1" customWidth="1"/>
+    <col min="12" max="16384" width="8.88671875" style="64" hidden="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" x14ac:dyDescent="0.3"/>
     <row r="2" spans="1:11" x14ac:dyDescent="0.3">
-      <c r="A2" s="16"/>
-      <c r="E2" s="85" t="s">
+      <c r="A2" s="79"/>
+      <c r="E2" s="90" t="s">
+        <v>43</v>
+      </c>
+      <c r="F2" s="91"/>
+      <c r="J2" s="81"/>
+    </row>
+    <row r="3" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A3" s="66"/>
+      <c r="E3" s="87" t="s">
         <v>44</v>
       </c>
-      <c r="F2" s="86"/>
-[...4 lines deleted...]
-      <c r="E3" s="87" t="s">
+      <c r="F3" s="88"/>
+      <c r="J3" s="98"/>
+      <c r="K3" s="62"/>
+    </row>
+    <row r="4" spans="1:11" ht="39" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A4" s="79"/>
+      <c r="B4" s="69" t="s">
         <v>45</v>
       </c>
-      <c r="F3" s="88"/>
-[...13 lines deleted...]
-      <c r="K4" s="15"/>
+      <c r="C4" s="70"/>
+      <c r="D4" s="70"/>
+      <c r="E4" s="70"/>
+      <c r="F4" s="71"/>
+      <c r="J4" s="81"/>
+      <c r="K4" s="62"/>
     </row>
     <row r="5" spans="1:11" ht="39" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A5" s="16"/>
-[...8 lines deleted...]
-      <c r="K5" s="15"/>
+      <c r="A5" s="79"/>
+      <c r="B5" s="99" t="s">
+        <v>22</v>
+      </c>
+      <c r="C5" s="99"/>
+      <c r="D5" s="99"/>
+      <c r="E5" s="99"/>
+      <c r="F5" s="99"/>
+      <c r="J5" s="81"/>
+      <c r="K5" s="62"/>
     </row>
     <row r="6" spans="1:11" x14ac:dyDescent="0.3">
-      <c r="A6" s="26"/>
-      <c r="B6" s="2"/>
+      <c r="A6" s="66"/>
+      <c r="B6" s="76"/>
     </row>
     <row r="7" spans="1:11" x14ac:dyDescent="0.3">
-      <c r="A7" s="15"/>
-      <c r="B7" s="7" t="s">
+      <c r="A7" s="62"/>
+      <c r="B7" s="77" t="s">
         <v>1</v>
       </c>
-      <c r="C7" s="116" t="str">
+      <c r="C7" s="78" t="str">
         <f>IF('Total Costs'!C7=0, "", 'Total Costs'!C7)</f>
         <v/>
       </c>
-      <c r="D7" s="116"/>
-[...1 lines deleted...]
-      <c r="F7" s="116"/>
+      <c r="D7" s="78"/>
+      <c r="E7" s="78"/>
+      <c r="F7" s="78"/>
     </row>
     <row r="8" spans="1:11" x14ac:dyDescent="0.3">
-      <c r="A8" s="15"/>
-[...3 lines deleted...]
-      <c r="C8" s="116" t="str">
+      <c r="A8" s="62"/>
+      <c r="B8" s="77" t="s">
+        <v>0</v>
+      </c>
+      <c r="C8" s="78" t="str">
         <f>IF('Total Costs'!C8=0, "", 'Total Costs'!C8)</f>
         <v/>
       </c>
-      <c r="D8" s="116"/>
-[...1 lines deleted...]
-      <c r="F8" s="116"/>
+      <c r="D8" s="78"/>
+      <c r="E8" s="78"/>
+      <c r="F8" s="78"/>
     </row>
     <row r="9" spans="1:11" x14ac:dyDescent="0.3">
-      <c r="A9" s="15"/>
-      <c r="B9" s="7" t="s">
+      <c r="A9" s="62"/>
+      <c r="B9" s="77" t="s">
         <v>2</v>
       </c>
-      <c r="C9" s="116" t="str">
+      <c r="C9" s="78" t="str">
         <f>IF('Total Costs'!C9=0, "", 'Total Costs'!C9)</f>
         <v/>
       </c>
-      <c r="D9" s="116"/>
-[...1 lines deleted...]
-      <c r="F9" s="116"/>
+      <c r="D9" s="78"/>
+      <c r="E9" s="78"/>
+      <c r="F9" s="78"/>
     </row>
     <row r="10" spans="1:11" x14ac:dyDescent="0.3">
-      <c r="A10" s="16"/>
-[...6 lines deleted...]
-      <c r="C11" s="33" t="s">
+      <c r="A10" s="79"/>
+    </row>
+    <row r="11" spans="1:11" ht="57.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A11" s="79"/>
+      <c r="B11" s="100" t="s">
+        <v>48</v>
+      </c>
+      <c r="C11" s="100" t="s">
         <v>14</v>
       </c>
-      <c r="D11" s="32" t="s">
+      <c r="D11" s="100" t="s">
         <v>13</v>
       </c>
-      <c r="E11" s="33" t="s">
+      <c r="E11" s="100" t="s">
+        <v>39</v>
+      </c>
+      <c r="F11" s="100" t="s">
         <v>40</v>
       </c>
-      <c r="F11" s="33" t="s">
+      <c r="G11" s="100" t="s">
         <v>41</v>
       </c>
-      <c r="G11" s="33" t="s">
-[...4 lines deleted...]
-        <v>50</v>
+      <c r="H11" s="101"/>
+      <c r="I11" s="109" t="s">
+        <v>58</v>
       </c>
     </row>
     <row r="12" spans="1:11" x14ac:dyDescent="0.3">
-      <c r="A12" s="16"/>
-[...7 lines deleted...]
-      <c r="I12" s="73"/>
+      <c r="A12" s="79"/>
+      <c r="B12" s="18"/>
+      <c r="C12" s="36"/>
+      <c r="D12" s="33"/>
+      <c r="E12" s="18"/>
+      <c r="F12" s="17"/>
+      <c r="G12" s="17"/>
+      <c r="H12" s="102"/>
+      <c r="I12" s="38"/>
     </row>
     <row r="13" spans="1:11" x14ac:dyDescent="0.3">
-      <c r="A13" s="15"/>
-[...7 lines deleted...]
-      <c r="I13" s="73"/>
+      <c r="A13" s="62"/>
+      <c r="B13" s="18"/>
+      <c r="C13" s="36"/>
+      <c r="D13" s="33"/>
+      <c r="E13" s="18"/>
+      <c r="F13" s="17"/>
+      <c r="G13" s="17"/>
+      <c r="H13" s="102"/>
+      <c r="I13" s="38"/>
     </row>
     <row r="14" spans="1:11" x14ac:dyDescent="0.3">
-      <c r="A14" s="15"/>
-[...7 lines deleted...]
-      <c r="I14" s="73"/>
+      <c r="A14" s="62"/>
+      <c r="B14" s="18"/>
+      <c r="C14" s="36"/>
+      <c r="D14" s="33"/>
+      <c r="E14" s="18"/>
+      <c r="F14" s="17"/>
+      <c r="G14" s="17"/>
+      <c r="H14" s="102"/>
+      <c r="I14" s="38"/>
     </row>
     <row r="15" spans="1:11" x14ac:dyDescent="0.3">
-      <c r="A15" s="15"/>
-[...7 lines deleted...]
-      <c r="I15" s="73"/>
+      <c r="A15" s="62"/>
+      <c r="B15" s="18"/>
+      <c r="C15" s="36"/>
+      <c r="D15" s="33"/>
+      <c r="E15" s="18"/>
+      <c r="F15" s="17"/>
+      <c r="G15" s="17"/>
+      <c r="H15" s="102"/>
+      <c r="I15" s="38"/>
     </row>
     <row r="16" spans="1:11" x14ac:dyDescent="0.3">
-      <c r="A16" s="15"/>
-[...7 lines deleted...]
-      <c r="I16" s="73"/>
+      <c r="A16" s="62"/>
+      <c r="B16" s="18"/>
+      <c r="C16" s="36"/>
+      <c r="D16" s="33"/>
+      <c r="E16" s="18"/>
+      <c r="F16" s="17"/>
+      <c r="G16" s="17"/>
+      <c r="H16" s="102"/>
+      <c r="I16" s="38"/>
     </row>
     <row r="17" spans="1:9" x14ac:dyDescent="0.3">
-      <c r="A17" s="16"/>
-[...7 lines deleted...]
-      <c r="I17" s="73"/>
+      <c r="A17" s="79"/>
+      <c r="B17" s="18"/>
+      <c r="C17" s="36"/>
+      <c r="D17" s="33"/>
+      <c r="E17" s="18"/>
+      <c r="F17" s="17"/>
+      <c r="G17" s="17"/>
+      <c r="H17" s="102"/>
+      <c r="I17" s="38"/>
     </row>
     <row r="18" spans="1:9" x14ac:dyDescent="0.3">
-      <c r="A18" s="15"/>
-[...7 lines deleted...]
-      <c r="I18" s="73"/>
+      <c r="A18" s="62"/>
+      <c r="B18" s="18"/>
+      <c r="C18" s="36"/>
+      <c r="D18" s="33"/>
+      <c r="E18" s="18"/>
+      <c r="F18" s="17"/>
+      <c r="G18" s="17"/>
+      <c r="H18" s="102"/>
+      <c r="I18" s="38"/>
     </row>
     <row r="19" spans="1:9" x14ac:dyDescent="0.3">
-      <c r="A19" s="24"/>
-[...7 lines deleted...]
-      <c r="I19" s="73"/>
+      <c r="A19" s="92"/>
+      <c r="B19" s="18"/>
+      <c r="C19" s="36"/>
+      <c r="D19" s="33"/>
+      <c r="E19" s="18"/>
+      <c r="F19" s="17"/>
+      <c r="G19" s="17"/>
+      <c r="H19" s="102"/>
+      <c r="I19" s="38"/>
     </row>
     <row r="20" spans="1:9" x14ac:dyDescent="0.3">
-      <c r="A20" s="16"/>
-[...7 lines deleted...]
-      <c r="I20" s="73"/>
+      <c r="A20" s="79"/>
+      <c r="B20" s="18"/>
+      <c r="C20" s="36"/>
+      <c r="D20" s="33"/>
+      <c r="E20" s="18"/>
+      <c r="F20" s="17"/>
+      <c r="G20" s="17"/>
+      <c r="H20" s="102"/>
+      <c r="I20" s="38"/>
     </row>
     <row r="21" spans="1:9" x14ac:dyDescent="0.3">
-      <c r="A21" s="15"/>
-[...7 lines deleted...]
-      <c r="I21" s="73"/>
+      <c r="A21" s="62"/>
+      <c r="B21" s="18"/>
+      <c r="C21" s="36"/>
+      <c r="D21" s="33"/>
+      <c r="E21" s="18"/>
+      <c r="F21" s="17"/>
+      <c r="G21" s="17"/>
+      <c r="H21" s="102"/>
+      <c r="I21" s="38"/>
     </row>
     <row r="22" spans="1:9" x14ac:dyDescent="0.3">
-      <c r="A22" s="15"/>
-[...7 lines deleted...]
-      <c r="I22" s="73"/>
+      <c r="A22" s="62"/>
+      <c r="B22" s="18"/>
+      <c r="C22" s="36"/>
+      <c r="D22" s="33"/>
+      <c r="E22" s="18"/>
+      <c r="F22" s="17"/>
+      <c r="G22" s="17"/>
+      <c r="H22" s="102"/>
+      <c r="I22" s="38"/>
     </row>
     <row r="23" spans="1:9" x14ac:dyDescent="0.3">
-      <c r="A23" s="15"/>
-[...7 lines deleted...]
-      <c r="I23" s="73"/>
+      <c r="A23" s="62"/>
+      <c r="B23" s="18"/>
+      <c r="C23" s="36"/>
+      <c r="D23" s="33"/>
+      <c r="E23" s="18"/>
+      <c r="F23" s="17"/>
+      <c r="G23" s="17"/>
+      <c r="H23" s="102"/>
+      <c r="I23" s="38"/>
     </row>
     <row r="24" spans="1:9" x14ac:dyDescent="0.3">
-      <c r="A24" s="15"/>
-[...7 lines deleted...]
-      <c r="I24" s="73"/>
+      <c r="A24" s="62"/>
+      <c r="B24" s="18"/>
+      <c r="C24" s="36"/>
+      <c r="D24" s="33"/>
+      <c r="E24" s="18"/>
+      <c r="F24" s="17"/>
+      <c r="G24" s="17"/>
+      <c r="H24" s="102"/>
+      <c r="I24" s="38"/>
     </row>
     <row r="25" spans="1:9" x14ac:dyDescent="0.3">
-      <c r="A25" s="16"/>
-[...7 lines deleted...]
-      <c r="I25" s="73"/>
+      <c r="A25" s="79"/>
+      <c r="B25" s="18"/>
+      <c r="C25" s="36"/>
+      <c r="D25" s="33"/>
+      <c r="E25" s="18"/>
+      <c r="F25" s="17"/>
+      <c r="G25" s="17"/>
+      <c r="H25" s="102"/>
+      <c r="I25" s="38"/>
     </row>
     <row r="26" spans="1:9" x14ac:dyDescent="0.3">
-      <c r="A26" s="15"/>
-[...7 lines deleted...]
-      <c r="I26" s="73"/>
+      <c r="A26" s="62"/>
+      <c r="B26" s="18"/>
+      <c r="C26" s="36"/>
+      <c r="D26" s="33"/>
+      <c r="E26" s="18"/>
+      <c r="F26" s="17"/>
+      <c r="G26" s="17"/>
+      <c r="H26" s="102"/>
+      <c r="I26" s="38"/>
     </row>
     <row r="27" spans="1:9" x14ac:dyDescent="0.3">
-      <c r="A27" s="24"/>
-[...7 lines deleted...]
-      <c r="I27" s="73"/>
+      <c r="A27" s="92"/>
+      <c r="B27" s="18"/>
+      <c r="C27" s="36"/>
+      <c r="D27" s="33"/>
+      <c r="E27" s="18"/>
+      <c r="F27" s="17"/>
+      <c r="G27" s="17"/>
+      <c r="H27" s="102"/>
+      <c r="I27" s="38"/>
     </row>
     <row r="28" spans="1:9" x14ac:dyDescent="0.3">
-      <c r="A28" s="24"/>
-[...7 lines deleted...]
-      <c r="I28" s="73"/>
+      <c r="A28" s="92"/>
+      <c r="B28" s="18"/>
+      <c r="C28" s="36"/>
+      <c r="D28" s="33"/>
+      <c r="E28" s="18"/>
+      <c r="F28" s="17"/>
+      <c r="G28" s="17"/>
+      <c r="H28" s="102"/>
+      <c r="I28" s="38"/>
     </row>
     <row r="29" spans="1:9" x14ac:dyDescent="0.3">
-      <c r="A29" s="15"/>
-[...7 lines deleted...]
-      <c r="I29" s="73"/>
+      <c r="A29" s="62"/>
+      <c r="B29" s="18"/>
+      <c r="C29" s="36"/>
+      <c r="D29" s="33"/>
+      <c r="E29" s="18"/>
+      <c r="F29" s="17"/>
+      <c r="G29" s="17"/>
+      <c r="H29" s="102"/>
+      <c r="I29" s="38"/>
     </row>
     <row r="30" spans="1:9" x14ac:dyDescent="0.3">
-      <c r="A30" s="15"/>
-[...7 lines deleted...]
-      <c r="I30" s="73"/>
+      <c r="A30" s="62"/>
+      <c r="B30" s="18"/>
+      <c r="C30" s="36"/>
+      <c r="D30" s="33"/>
+      <c r="E30" s="18"/>
+      <c r="F30" s="17"/>
+      <c r="G30" s="17"/>
+      <c r="H30" s="102"/>
+      <c r="I30" s="38"/>
     </row>
     <row r="31" spans="1:9" x14ac:dyDescent="0.3">
-      <c r="A31" s="16"/>
-[...7 lines deleted...]
-      <c r="I31" s="73"/>
+      <c r="A31" s="79"/>
+      <c r="B31" s="18"/>
+      <c r="C31" s="36"/>
+      <c r="D31" s="33"/>
+      <c r="E31" s="18"/>
+      <c r="F31" s="17"/>
+      <c r="G31" s="17"/>
+      <c r="H31" s="102"/>
+      <c r="I31" s="38"/>
     </row>
     <row r="32" spans="1:9" x14ac:dyDescent="0.3">
-      <c r="A32" s="16"/>
-[...7 lines deleted...]
-      <c r="I32" s="73"/>
+      <c r="A32" s="79"/>
+      <c r="B32" s="18"/>
+      <c r="C32" s="36"/>
+      <c r="D32" s="33"/>
+      <c r="E32" s="18"/>
+      <c r="F32" s="17"/>
+      <c r="G32" s="17"/>
+      <c r="H32" s="102"/>
+      <c r="I32" s="38"/>
     </row>
     <row r="33" spans="1:9" x14ac:dyDescent="0.3">
-      <c r="A33" s="16"/>
-[...1 lines deleted...]
-      <c r="E33" s="12" t="s">
+      <c r="A33" s="79"/>
+      <c r="D33" s="83"/>
+      <c r="E33" s="103" t="s">
         <v>7</v>
       </c>
-      <c r="F33" s="4">
+      <c r="F33" s="83">
         <f>SUM(F12:F32)</f>
         <v>0</v>
       </c>
-      <c r="G33" s="4">
+      <c r="G33" s="83">
         <f>SUM(G12:G32)</f>
         <v>0</v>
       </c>
-      <c r="H33" s="66"/>
-      <c r="I33" s="66"/>
+      <c r="H33" s="102"/>
+      <c r="I33" s="102"/>
     </row>
     <row r="34" spans="1:9" x14ac:dyDescent="0.3">
-      <c r="A34" s="15"/>
-[...1 lines deleted...]
-      <c r="I34" s="67"/>
+      <c r="A34" s="62"/>
+      <c r="H34" s="104"/>
+      <c r="I34" s="104"/>
     </row>
     <row r="35" spans="1:9" x14ac:dyDescent="0.3">
-      <c r="A35" s="15"/>
-      <c r="B35" s="2" t="s">
+      <c r="A35" s="62"/>
+      <c r="B35" s="76" t="s">
         <v>11</v>
       </c>
-      <c r="H35" s="67"/>
-      <c r="I35" s="67"/>
+      <c r="H35" s="104"/>
+      <c r="I35" s="104"/>
     </row>
     <row r="36" spans="1:9" x14ac:dyDescent="0.3">
-      <c r="A36" s="15"/>
-      <c r="B36" s="9" t="s">
+      <c r="A36" s="62"/>
+      <c r="B36" s="105" t="s">
         <v>8</v>
       </c>
-      <c r="C36" s="59"/>
-[...1 lines deleted...]
-      <c r="I36" s="67"/>
+      <c r="C36" s="34"/>
+      <c r="H36" s="104"/>
+      <c r="I36" s="104"/>
     </row>
     <row r="37" spans="1:9" x14ac:dyDescent="0.3">
-      <c r="A37" s="15"/>
-      <c r="B37" s="7" t="s">
+      <c r="A37" s="62"/>
+      <c r="B37" s="77" t="s">
         <v>9</v>
       </c>
-      <c r="C37" s="60"/>
-[...1 lines deleted...]
-      <c r="I37" s="67"/>
+      <c r="C37" s="35"/>
+      <c r="H37" s="104"/>
+      <c r="I37" s="104"/>
     </row>
     <row r="38" spans="1:9" x14ac:dyDescent="0.3">
-      <c r="A38" s="15"/>
-[...2 lines deleted...]
-      <c r="I38" s="67"/>
+      <c r="A38" s="62"/>
+      <c r="B38" s="76"/>
+      <c r="H38" s="104"/>
+      <c r="I38" s="104"/>
     </row>
     <row r="39" spans="1:9" x14ac:dyDescent="0.3">
-      <c r="A39" s="15"/>
-      <c r="B39" s="8" t="s">
+      <c r="A39" s="62"/>
+      <c r="B39" s="86" t="s">
         <v>3</v>
       </c>
-      <c r="C39" s="8" t="s">
+      <c r="C39" s="86" t="s">
         <v>5</v>
       </c>
-      <c r="D39" s="8" t="s">
+      <c r="D39" s="86" t="s">
         <v>6</v>
       </c>
-      <c r="E39" s="8" t="s">
+      <c r="E39" s="86" t="s">
         <v>10</v>
       </c>
-      <c r="F39" s="8" t="s">
+      <c r="F39" s="86" t="s">
         <v>7</v>
       </c>
-      <c r="G39" s="8" t="s">
+      <c r="G39" s="86" t="s">
         <v>4</v>
       </c>
-      <c r="H39" s="68"/>
-[...1 lines deleted...]
-        <v>50</v>
+      <c r="H39" s="106"/>
+      <c r="I39" s="109" t="s">
+        <v>58</v>
       </c>
     </row>
     <row r="40" spans="1:9" x14ac:dyDescent="0.3">
-      <c r="A40" s="15"/>
-[...4 lines deleted...]
-      <c r="F40" s="13">
+      <c r="A40" s="62"/>
+      <c r="B40" s="36"/>
+      <c r="C40" s="36"/>
+      <c r="D40" s="18"/>
+      <c r="E40" s="17"/>
+      <c r="F40" s="107">
         <f>D40*E40</f>
         <v>0</v>
       </c>
-      <c r="G40" s="39"/>
-[...1 lines deleted...]
-      <c r="I40" s="72"/>
+      <c r="G40" s="18"/>
+      <c r="H40" s="104"/>
+      <c r="I40" s="37"/>
     </row>
     <row r="41" spans="1:9" x14ac:dyDescent="0.3">
-      <c r="B41" s="61"/>
-[...3 lines deleted...]
-      <c r="F41" s="13">
+      <c r="B41" s="36"/>
+      <c r="C41" s="36"/>
+      <c r="D41" s="18"/>
+      <c r="E41" s="17"/>
+      <c r="F41" s="107">
         <f t="shared" ref="F41:F43" si="0">D41*E41</f>
         <v>0</v>
       </c>
-      <c r="G41" s="39"/>
-[...1 lines deleted...]
-      <c r="I41" s="72"/>
+      <c r="G41" s="18"/>
+      <c r="H41" s="104"/>
+      <c r="I41" s="37"/>
     </row>
     <row r="42" spans="1:9" x14ac:dyDescent="0.3">
-      <c r="B42" s="61"/>
-[...3 lines deleted...]
-      <c r="F42" s="13">
+      <c r="B42" s="36"/>
+      <c r="C42" s="36"/>
+      <c r="D42" s="18"/>
+      <c r="E42" s="17"/>
+      <c r="F42" s="107">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="G42" s="39"/>
-[...1 lines deleted...]
-      <c r="I42" s="72"/>
+      <c r="G42" s="18"/>
+      <c r="H42" s="104"/>
+      <c r="I42" s="37"/>
     </row>
     <row r="43" spans="1:9" x14ac:dyDescent="0.3">
-      <c r="B43" s="61"/>
-[...3 lines deleted...]
-      <c r="F43" s="13">
+      <c r="B43" s="36"/>
+      <c r="C43" s="36"/>
+      <c r="D43" s="18"/>
+      <c r="E43" s="17"/>
+      <c r="F43" s="107">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="G43" s="39"/>
-[...1 lines deleted...]
-      <c r="I43" s="72"/>
+      <c r="G43" s="18"/>
+      <c r="H43" s="104"/>
+      <c r="I43" s="37"/>
     </row>
     <row r="44" spans="1:9" x14ac:dyDescent="0.3">
-      <c r="E44" s="10" t="s">
+      <c r="E44" s="93" t="s">
         <v>7</v>
       </c>
-      <c r="F44" s="5">
+      <c r="F44" s="94">
         <f>SUM(F40:F43)</f>
         <v>0</v>
       </c>
     </row>
     <row r="45" spans="1:9" x14ac:dyDescent="0.3"/>
     <row r="46" spans="1:9" x14ac:dyDescent="0.3"/>
     <row r="47" spans="1:9" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B47" s="117" t="s">
-[...8 lines deleted...]
-      <c r="I47" s="57"/>
+      <c r="B47" s="95" t="s">
+        <v>51</v>
+      </c>
+      <c r="C47" s="95"/>
+      <c r="D47" s="95"/>
+      <c r="E47" s="95"/>
+      <c r="F47" s="95"/>
+      <c r="G47" s="95"/>
+      <c r="H47" s="108"/>
+      <c r="I47" s="108"/>
     </row>
     <row r="48" spans="1:9" x14ac:dyDescent="0.3">
-      <c r="B48" s="117"/>
-[...6 lines deleted...]
-      <c r="I48" s="57"/>
+      <c r="B48" s="95"/>
+      <c r="C48" s="95"/>
+      <c r="D48" s="95"/>
+      <c r="E48" s="95"/>
+      <c r="F48" s="95"/>
+      <c r="G48" s="95"/>
+      <c r="H48" s="108"/>
+      <c r="I48" s="108"/>
     </row>
     <row r="49" spans="2:9" x14ac:dyDescent="0.3">
-      <c r="B49" s="117"/>
-[...6 lines deleted...]
-      <c r="I49" s="57"/>
+      <c r="B49" s="95"/>
+      <c r="C49" s="95"/>
+      <c r="D49" s="95"/>
+      <c r="E49" s="95"/>
+      <c r="F49" s="95"/>
+      <c r="G49" s="95"/>
+      <c r="H49" s="108"/>
+      <c r="I49" s="108"/>
     </row>
     <row r="50" spans="2:9" x14ac:dyDescent="0.3">
-      <c r="B50" s="117"/>
-[...6 lines deleted...]
-      <c r="I50" s="57"/>
+      <c r="B50" s="95"/>
+      <c r="C50" s="95"/>
+      <c r="D50" s="95"/>
+      <c r="E50" s="95"/>
+      <c r="F50" s="95"/>
+      <c r="G50" s="95"/>
+      <c r="H50" s="108"/>
+      <c r="I50" s="108"/>
     </row>
     <row r="51" spans="2:9" x14ac:dyDescent="0.3"/>
     <row r="52" spans="2:9" x14ac:dyDescent="0.3"/>
     <row r="53" spans="2:9" x14ac:dyDescent="0.3"/>
     <row r="54" spans="2:9" x14ac:dyDescent="0.3"/>
     <row r="55" spans="2:9" x14ac:dyDescent="0.3"/>
     <row r="56" spans="2:9" x14ac:dyDescent="0.3"/>
     <row r="57" spans="2:9" x14ac:dyDescent="0.3"/>
     <row r="58" spans="2:9" x14ac:dyDescent="0.3"/>
     <row r="59" spans="2:9" x14ac:dyDescent="0.3"/>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="6Z3qoFy1ozGi5DtKThWusOVv8k5nEHNg6Mso+O3NS1kWiM2DjAl6vwbiRvukNpneCwVfXo9uk0DJW8WkR0INZw==" saltValue="vMPgC+vgWNl1ZygB+ILM1Q==" spinCount="100000" sheet="1" selectLockedCells="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="21TvfDzdyXgPkMCVgNMmiaZNwFI3KUmngGB5FKbrDecfcA2vdSPO4ggZYT8mUSun84EhsWYYX0fa+uXzkdKSPA==" saltValue="KR1kYYyL1Yu/PPJuoCC1Iw==" spinCount="100000" sheet="1" selectLockedCells="1"/>
   <mergeCells count="8">
     <mergeCell ref="B47:G50"/>
     <mergeCell ref="B4:F4"/>
     <mergeCell ref="B5:F5"/>
     <mergeCell ref="E2:F2"/>
     <mergeCell ref="E3:F3"/>
     <mergeCell ref="C7:F7"/>
     <mergeCell ref="C8:F8"/>
     <mergeCell ref="C9:F9"/>
   </mergeCells>
   <dataValidations count="2">
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="G40:H43" xr:uid="{3D5C2C36-F88D-4083-9678-9DF8D86499B9}">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="G40:G43" xr:uid="{3D5C2C36-F88D-4083-9678-9DF8D86499B9}">
       <formula1>"NCLWF, Match"</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="E12:E32" xr:uid="{1B0CC423-FF37-4BC0-9A8B-6460CE39722E}">
       <formula1>"Yes, No"</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C7EC71FD-A4A3-4433-B543-DA012B8603E4}">
-  <sheetPr>
+  <sheetPr codeName="Sheet5">
     <tabColor rgb="FFFCCA46"/>
   </sheetPr>
   <dimension ref="A1:K38"/>
   <sheetViews>
-    <sheetView showGridLines="0" topLeftCell="A4" workbookViewId="0">
-      <selection activeCell="D18" sqref="D18"/>
+    <sheetView showGridLines="0" topLeftCell="A6" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
+      <selection activeCell="G15" sqref="G15:G25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="0" defaultRowHeight="14.4" zeroHeight="1" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="5.109375" customWidth="1"/>
-[...10 lines deleted...]
-    <col min="12" max="16384" width="8.88671875" hidden="1"/>
+    <col min="1" max="1" width="5.109375" style="64" customWidth="1"/>
+    <col min="2" max="2" width="19.33203125" style="64" customWidth="1"/>
+    <col min="3" max="3" width="21" style="64" customWidth="1"/>
+    <col min="4" max="4" width="20.88671875" style="64" customWidth="1"/>
+    <col min="5" max="5" width="11.109375" style="64" customWidth="1"/>
+    <col min="6" max="6" width="18.21875" style="64" customWidth="1"/>
+    <col min="7" max="7" width="12.77734375" style="64" customWidth="1"/>
+    <col min="8" max="8" width="3" style="64" customWidth="1"/>
+    <col min="9" max="9" width="8.21875" style="64" customWidth="1"/>
+    <col min="10" max="10" width="3.6640625" style="64" customWidth="1"/>
+    <col min="11" max="11" width="0" style="64" hidden="1" customWidth="1"/>
+    <col min="12" max="16384" width="8.88671875" style="64" hidden="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" x14ac:dyDescent="0.3"/>
     <row r="2" spans="1:11" x14ac:dyDescent="0.3">
-      <c r="A2" s="16"/>
-      <c r="E2" s="85" t="s">
+      <c r="A2" s="79"/>
+      <c r="E2" s="90" t="s">
+        <v>43</v>
+      </c>
+      <c r="F2" s="91"/>
+      <c r="J2" s="81"/>
+    </row>
+    <row r="3" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A3" s="66"/>
+      <c r="E3" s="87" t="s">
         <v>44</v>
       </c>
-      <c r="F2" s="86"/>
-[...4 lines deleted...]
-      <c r="E3" s="87" t="s">
+      <c r="F3" s="88"/>
+      <c r="J3" s="98"/>
+      <c r="K3" s="62"/>
+    </row>
+    <row r="4" spans="1:11" ht="39" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A4" s="79"/>
+      <c r="B4" s="69" t="s">
         <v>45</v>
       </c>
-      <c r="F3" s="88"/>
-[...13 lines deleted...]
-      <c r="K4" s="15"/>
+      <c r="C4" s="70"/>
+      <c r="D4" s="70"/>
+      <c r="E4" s="70"/>
+      <c r="F4" s="71"/>
+      <c r="J4" s="81"/>
+      <c r="K4" s="62"/>
     </row>
     <row r="5" spans="1:11" ht="24.6" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A5" s="15"/>
-[...6 lines deleted...]
-      <c r="F5" s="120"/>
+      <c r="A5" s="62"/>
+      <c r="B5" s="110" t="s">
+        <v>52</v>
+      </c>
+      <c r="C5" s="111"/>
+      <c r="D5" s="111"/>
+      <c r="E5" s="111"/>
+      <c r="F5" s="111"/>
     </row>
     <row r="6" spans="1:11" ht="22.2" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A6" s="20"/>
-      <c r="B6" s="2"/>
+      <c r="A6" s="65"/>
+      <c r="B6" s="76"/>
     </row>
     <row r="7" spans="1:11" x14ac:dyDescent="0.3">
-      <c r="A7" s="15"/>
-      <c r="B7" s="7" t="s">
+      <c r="A7" s="62"/>
+      <c r="B7" s="77" t="s">
         <v>1</v>
       </c>
-      <c r="C7" s="116" t="str">
+      <c r="C7" s="78" t="str">
         <f>IF('Total Costs'!C7=0, "", 'Total Costs'!C7)</f>
         <v/>
       </c>
-      <c r="D7" s="116"/>
-[...1 lines deleted...]
-      <c r="F7" s="116"/>
+      <c r="D7" s="78"/>
+      <c r="E7" s="78"/>
+      <c r="F7" s="78"/>
     </row>
     <row r="8" spans="1:11" x14ac:dyDescent="0.3">
-      <c r="A8" s="15"/>
-[...3 lines deleted...]
-      <c r="C8" s="116" t="str">
+      <c r="A8" s="62"/>
+      <c r="B8" s="77" t="s">
+        <v>0</v>
+      </c>
+      <c r="C8" s="78" t="str">
         <f>IF('Total Costs'!C8=0, "", 'Total Costs'!C8)</f>
         <v/>
       </c>
-      <c r="D8" s="116"/>
-[...1 lines deleted...]
-      <c r="F8" s="116"/>
+      <c r="D8" s="78"/>
+      <c r="E8" s="78"/>
+      <c r="F8" s="78"/>
     </row>
     <row r="9" spans="1:11" x14ac:dyDescent="0.3">
-      <c r="A9" s="15"/>
-      <c r="B9" s="7" t="s">
+      <c r="A9" s="62"/>
+      <c r="B9" s="77" t="s">
         <v>2</v>
       </c>
-      <c r="C9" s="116" t="str">
+      <c r="C9" s="78" t="str">
         <f>IF('Total Costs'!C9=0, "", 'Total Costs'!C9)</f>
         <v/>
       </c>
-      <c r="D9" s="116"/>
-[...1 lines deleted...]
-      <c r="F9" s="116"/>
+      <c r="D9" s="78"/>
+      <c r="E9" s="78"/>
+      <c r="F9" s="78"/>
     </row>
     <row r="10" spans="1:11" x14ac:dyDescent="0.3">
-      <c r="A10" s="16"/>
+      <c r="A10" s="79"/>
     </row>
     <row r="11" spans="1:11" x14ac:dyDescent="0.3">
-      <c r="A11" s="16"/>
-      <c r="B11" s="9" t="s">
+      <c r="A11" s="79"/>
+      <c r="B11" s="105" t="s">
         <v>8</v>
       </c>
-      <c r="C11" s="59"/>
-      <c r="F11" s="2"/>
+      <c r="C11" s="34"/>
+      <c r="F11" s="76"/>
     </row>
     <row r="12" spans="1:11" x14ac:dyDescent="0.3">
-      <c r="A12" s="16"/>
-      <c r="B12" s="7" t="s">
+      <c r="A12" s="79"/>
+      <c r="B12" s="77" t="s">
         <v>9</v>
       </c>
-      <c r="C12" s="60"/>
+      <c r="C12" s="35"/>
     </row>
     <row r="13" spans="1:11" x14ac:dyDescent="0.3">
-      <c r="A13" s="15"/>
+      <c r="A13" s="62"/>
     </row>
     <row r="14" spans="1:11" x14ac:dyDescent="0.3">
-      <c r="A14" s="15"/>
-      <c r="B14" s="32" t="s">
+      <c r="A14" s="62"/>
+      <c r="B14" s="112" t="s">
         <v>3</v>
       </c>
-      <c r="C14" s="32" t="s">
+      <c r="C14" s="112" t="s">
         <v>5</v>
       </c>
-      <c r="D14" s="32" t="s">
+      <c r="D14" s="112" t="s">
         <v>6</v>
       </c>
-      <c r="E14" s="32" t="s">
+      <c r="E14" s="112" t="s">
         <v>10</v>
       </c>
-      <c r="F14" s="32" t="s">
+      <c r="F14" s="112" t="s">
         <v>7</v>
       </c>
-      <c r="G14" s="32" t="s">
+      <c r="G14" s="112" t="s">
         <v>4</v>
       </c>
-      <c r="H14" s="75"/>
-[...1 lines deleted...]
-        <v>50</v>
+      <c r="H14" s="113"/>
+      <c r="I14" s="109" t="s">
+        <v>58</v>
       </c>
     </row>
     <row r="15" spans="1:11" x14ac:dyDescent="0.3">
-      <c r="A15" s="15"/>
-[...4 lines deleted...]
-      <c r="F15" s="13">
+      <c r="A15" s="62"/>
+      <c r="B15" s="36"/>
+      <c r="C15" s="36"/>
+      <c r="D15" s="18"/>
+      <c r="E15" s="17"/>
+      <c r="F15" s="107">
         <f>D15*E15</f>
         <v>0</v>
       </c>
-      <c r="G15" s="39"/>
-[...1 lines deleted...]
-      <c r="I15" s="78"/>
+      <c r="G15" s="18"/>
+      <c r="I15" s="39"/>
     </row>
     <row r="16" spans="1:11" x14ac:dyDescent="0.3">
-      <c r="A16" s="15"/>
-[...4 lines deleted...]
-      <c r="F16" s="13">
+      <c r="A16" s="62"/>
+      <c r="B16" s="36"/>
+      <c r="C16" s="36"/>
+      <c r="D16" s="18"/>
+      <c r="E16" s="17"/>
+      <c r="F16" s="107">
         <f t="shared" ref="F16:F25" si="0">D16*E16</f>
         <v>0</v>
       </c>
-      <c r="G16" s="39"/>
-[...1 lines deleted...]
-      <c r="I16" s="78"/>
+      <c r="G16" s="18"/>
+      <c r="I16" s="39"/>
     </row>
     <row r="17" spans="1:9" x14ac:dyDescent="0.3">
-      <c r="A17" s="16"/>
-[...4 lines deleted...]
-      <c r="F17" s="13">
+      <c r="A17" s="79"/>
+      <c r="B17" s="36"/>
+      <c r="C17" s="36"/>
+      <c r="D17" s="18"/>
+      <c r="E17" s="17"/>
+      <c r="F17" s="107">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="G17" s="39"/>
-[...1 lines deleted...]
-      <c r="I17" s="78"/>
+      <c r="G17" s="18"/>
+      <c r="I17" s="39"/>
     </row>
     <row r="18" spans="1:9" x14ac:dyDescent="0.3">
-      <c r="A18" s="16"/>
-[...4 lines deleted...]
-      <c r="F18" s="13">
+      <c r="A18" s="79"/>
+      <c r="B18" s="36"/>
+      <c r="C18" s="36"/>
+      <c r="D18" s="18"/>
+      <c r="E18" s="17"/>
+      <c r="F18" s="107">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="G18" s="39"/>
-[...1 lines deleted...]
-      <c r="I18" s="78"/>
+      <c r="G18" s="18"/>
+      <c r="I18" s="39"/>
     </row>
     <row r="19" spans="1:9" x14ac:dyDescent="0.3">
-      <c r="A19" s="16"/>
-[...4 lines deleted...]
-      <c r="F19" s="13">
+      <c r="A19" s="79"/>
+      <c r="B19" s="36"/>
+      <c r="C19" s="36"/>
+      <c r="D19" s="18"/>
+      <c r="E19" s="17"/>
+      <c r="F19" s="107">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="G19" s="39"/>
-[...1 lines deleted...]
-      <c r="I19" s="78"/>
+      <c r="G19" s="18"/>
+      <c r="I19" s="39"/>
     </row>
     <row r="20" spans="1:9" x14ac:dyDescent="0.3">
-      <c r="A20" s="16"/>
-[...4 lines deleted...]
-      <c r="F20" s="13">
+      <c r="A20" s="79"/>
+      <c r="B20" s="36"/>
+      <c r="C20" s="36"/>
+      <c r="D20" s="18"/>
+      <c r="E20" s="17"/>
+      <c r="F20" s="107">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="G20" s="39"/>
-[...1 lines deleted...]
-      <c r="I20" s="78"/>
+      <c r="G20" s="18"/>
+      <c r="I20" s="39"/>
     </row>
     <row r="21" spans="1:9" x14ac:dyDescent="0.3">
-      <c r="A21" s="16"/>
-[...4 lines deleted...]
-      <c r="F21" s="13">
+      <c r="A21" s="79"/>
+      <c r="B21" s="36"/>
+      <c r="C21" s="36"/>
+      <c r="D21" s="18"/>
+      <c r="E21" s="17"/>
+      <c r="F21" s="107">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="G21" s="39"/>
-[...1 lines deleted...]
-      <c r="I21" s="78"/>
+      <c r="G21" s="18"/>
+      <c r="I21" s="39"/>
     </row>
     <row r="22" spans="1:9" x14ac:dyDescent="0.3">
-      <c r="A22" s="16"/>
-[...4 lines deleted...]
-      <c r="F22" s="13">
+      <c r="A22" s="79"/>
+      <c r="B22" s="36"/>
+      <c r="C22" s="36"/>
+      <c r="D22" s="18"/>
+      <c r="E22" s="17"/>
+      <c r="F22" s="107">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="G22" s="39"/>
-[...1 lines deleted...]
-      <c r="I22" s="78"/>
+      <c r="G22" s="18"/>
+      <c r="I22" s="39"/>
     </row>
     <row r="23" spans="1:9" x14ac:dyDescent="0.3">
-      <c r="A23" s="15"/>
-[...4 lines deleted...]
-      <c r="F23" s="13">
+      <c r="A23" s="62"/>
+      <c r="B23" s="36"/>
+      <c r="C23" s="36"/>
+      <c r="D23" s="18"/>
+      <c r="E23" s="17"/>
+      <c r="F23" s="107">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="G23" s="39"/>
-[...1 lines deleted...]
-      <c r="I23" s="78"/>
+      <c r="G23" s="18"/>
+      <c r="I23" s="39"/>
     </row>
     <row r="24" spans="1:9" x14ac:dyDescent="0.3">
-      <c r="A24" s="15"/>
-[...4 lines deleted...]
-      <c r="F24" s="13">
+      <c r="A24" s="62"/>
+      <c r="B24" s="36"/>
+      <c r="C24" s="36"/>
+      <c r="D24" s="18"/>
+      <c r="E24" s="17"/>
+      <c r="F24" s="107">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="G24" s="39"/>
-[...1 lines deleted...]
-      <c r="I24" s="78"/>
+      <c r="G24" s="18"/>
+      <c r="I24" s="39"/>
     </row>
     <row r="25" spans="1:9" x14ac:dyDescent="0.3">
-      <c r="A25" s="24"/>
-[...4 lines deleted...]
-      <c r="F25" s="13">
+      <c r="A25" s="92"/>
+      <c r="B25" s="36"/>
+      <c r="C25" s="36"/>
+      <c r="D25" s="18"/>
+      <c r="E25" s="17"/>
+      <c r="F25" s="107">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="G25" s="39"/>
-[...1 lines deleted...]
-      <c r="I25" s="78"/>
+      <c r="G25" s="18"/>
+      <c r="I25" s="39"/>
     </row>
     <row r="26" spans="1:9" x14ac:dyDescent="0.3">
-      <c r="A26" s="24"/>
-      <c r="E26" s="10" t="s">
+      <c r="A26" s="92"/>
+      <c r="E26" s="93" t="s">
         <v>7</v>
       </c>
-      <c r="F26" s="3">
+      <c r="F26" s="114">
         <f>SUM(F15:F25)</f>
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:9" x14ac:dyDescent="0.3">
-      <c r="A27" s="15"/>
+      <c r="A27" s="62"/>
     </row>
     <row r="28" spans="1:9" x14ac:dyDescent="0.3">
-      <c r="A28" s="15"/>
+      <c r="A28" s="62"/>
     </row>
     <row r="29" spans="1:9" ht="60" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A29" s="16"/>
-[...9 lines deleted...]
-      <c r="I29" s="57"/>
+      <c r="A29" s="79"/>
+      <c r="B29" s="95" t="s">
+        <v>57</v>
+      </c>
+      <c r="C29" s="95"/>
+      <c r="D29" s="95"/>
+      <c r="E29" s="95"/>
+      <c r="F29" s="95"/>
+      <c r="G29" s="95"/>
+      <c r="H29" s="108"/>
+      <c r="I29" s="108"/>
     </row>
     <row r="30" spans="1:9" x14ac:dyDescent="0.3">
-      <c r="A30" s="16"/>
+      <c r="A30" s="79"/>
     </row>
     <row r="31" spans="1:9" x14ac:dyDescent="0.3">
-      <c r="A31" s="16"/>
+      <c r="A31" s="79"/>
     </row>
     <row r="32" spans="1:9" hidden="1" x14ac:dyDescent="0.3">
-      <c r="A32" s="15"/>
+      <c r="A32" s="62"/>
     </row>
     <row r="33" spans="1:1" hidden="1" x14ac:dyDescent="0.3">
-      <c r="A33" s="15"/>
+      <c r="A33" s="62"/>
     </row>
     <row r="34" spans="1:1" hidden="1" x14ac:dyDescent="0.3">
-      <c r="A34" s="15"/>
+      <c r="A34" s="62"/>
     </row>
     <row r="35" spans="1:1" hidden="1" x14ac:dyDescent="0.3">
-      <c r="A35" s="15"/>
+      <c r="A35" s="62"/>
     </row>
     <row r="36" spans="1:1" hidden="1" x14ac:dyDescent="0.3">
-      <c r="A36" s="15"/>
+      <c r="A36" s="62"/>
     </row>
     <row r="37" spans="1:1" hidden="1" x14ac:dyDescent="0.3">
-      <c r="A37" s="15"/>
+      <c r="A37" s="62"/>
     </row>
     <row r="38" spans="1:1" hidden="1" x14ac:dyDescent="0.3">
-      <c r="A38" s="15"/>
+      <c r="A38" s="62"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="ct1GR5w6/Vjt53P4P30VCY5ZCNVyEtXf6p538Mr3qKAcldz9Su3V2qPTnzFQ0qjjUy0Bula3eLD0JuGgrvK3UA==" saltValue="kbBQJRY1E9uiOsWoyiZqJA==" spinCount="100000" sheet="1" selectLockedCells="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="f0GsX1UNnvv5iNL+klAn10nqDcIkoAMBg8pePqWasBgsia33MnB3SEBCKaoJ+RBxIHk+C6h8QSIChrahsgJ0pw==" saltValue="yg7Ik3pARW2ki/RF9e4ryQ==" spinCount="100000" sheet="1" selectLockedCells="1"/>
   <mergeCells count="8">
     <mergeCell ref="E2:F2"/>
     <mergeCell ref="E3:F3"/>
     <mergeCell ref="B29:G29"/>
     <mergeCell ref="C7:F7"/>
     <mergeCell ref="C8:F8"/>
     <mergeCell ref="C9:F9"/>
     <mergeCell ref="B4:F4"/>
     <mergeCell ref="B5:F5"/>
   </mergeCells>
   <dataValidations count="1">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="G15:G25" xr:uid="{D4F41F14-135E-441D-BCF3-BCEA45D627EA}">
       <formula1>"NCLWF, Match"</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4A7F990C-4E14-49E2-8F8D-9CB17DFE15CD}">
-  <sheetPr>
+  <sheetPr codeName="Sheet1">
     <tabColor rgb="FF43BCCD"/>
   </sheetPr>
-  <dimension ref="A1:K38"/>
+  <dimension ref="A1:XFD38"/>
   <sheetViews>
-    <sheetView showGridLines="0" workbookViewId="0">
-      <selection activeCell="G12" sqref="G12"/>
+    <sheetView showGridLines="0" topLeftCell="A4" workbookViewId="0">
+      <selection activeCell="B12" sqref="B12:G14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="0" defaultRowHeight="14.4" zeroHeight="1" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="5.109375" customWidth="1"/>
-[...10 lines deleted...]
-    <col min="12" max="16384" width="8.88671875" hidden="1"/>
+    <col min="1" max="1" width="5.109375" style="64" customWidth="1"/>
+    <col min="2" max="2" width="20.44140625" style="64" customWidth="1"/>
+    <col min="3" max="3" width="25.6640625" style="64" customWidth="1"/>
+    <col min="4" max="4" width="16.109375" style="64" customWidth="1"/>
+    <col min="5" max="5" width="15.6640625" style="64" customWidth="1"/>
+    <col min="6" max="6" width="14.21875" style="64" customWidth="1"/>
+    <col min="7" max="7" width="14.88671875" style="64" customWidth="1"/>
+    <col min="8" max="8" width="2.88671875" style="64" customWidth="1"/>
+    <col min="9" max="9" width="5" style="64" customWidth="1"/>
+    <col min="10" max="10" width="2.77734375" style="64" customWidth="1"/>
+    <col min="11" max="16383" width="8.88671875" style="64" hidden="1"/>
+    <col min="16384" max="16384" width="3.88671875" style="64" hidden="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" x14ac:dyDescent="0.3"/>
     <row r="2" spans="1:11" x14ac:dyDescent="0.3">
-      <c r="A2" s="16"/>
-      <c r="E2" s="85" t="s">
+      <c r="A2" s="79"/>
+      <c r="E2" s="90" t="s">
+        <v>43</v>
+      </c>
+      <c r="F2" s="91"/>
+      <c r="J2" s="81"/>
+    </row>
+    <row r="3" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A3" s="66"/>
+      <c r="E3" s="87" t="s">
         <v>44</v>
       </c>
-      <c r="F2" s="86"/>
-[...4 lines deleted...]
-      <c r="E3" s="87" t="s">
+      <c r="F3" s="88"/>
+      <c r="J3" s="98"/>
+      <c r="K3" s="62"/>
+    </row>
+    <row r="4" spans="1:11" ht="39" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A4" s="79"/>
+      <c r="B4" s="69" t="s">
         <v>45</v>
       </c>
-      <c r="F3" s="88"/>
-[...13 lines deleted...]
-      <c r="K4" s="15"/>
+      <c r="C4" s="70"/>
+      <c r="D4" s="70"/>
+      <c r="E4" s="70"/>
+      <c r="F4" s="71"/>
+      <c r="J4" s="81"/>
+      <c r="K4" s="62"/>
     </row>
     <row r="5" spans="1:11" ht="18" x14ac:dyDescent="0.35">
-      <c r="A5" s="15"/>
-[...5 lines deleted...]
-      <c r="E5" s="122"/>
+      <c r="A5" s="62"/>
+      <c r="B5" s="115" t="s">
+        <v>26</v>
+      </c>
+      <c r="C5" s="116"/>
+      <c r="D5" s="116"/>
+      <c r="E5" s="116"/>
     </row>
     <row r="6" spans="1:11" x14ac:dyDescent="0.3">
-      <c r="A6" s="20"/>
-      <c r="B6" s="2"/>
+      <c r="A6" s="65"/>
+      <c r="B6" s="76"/>
     </row>
     <row r="7" spans="1:11" x14ac:dyDescent="0.3">
-      <c r="A7" s="15"/>
-      <c r="B7" s="7" t="s">
+      <c r="A7" s="62"/>
+      <c r="B7" s="77" t="s">
         <v>1</v>
       </c>
-      <c r="C7" s="116" t="str">
+      <c r="C7" s="78" t="str">
         <f>IF('Total Costs'!C7=0, "", 'Total Costs'!C7)</f>
         <v/>
       </c>
-      <c r="D7" s="116"/>
-      <c r="E7" s="116"/>
+      <c r="D7" s="78"/>
+      <c r="E7" s="78"/>
     </row>
     <row r="8" spans="1:11" x14ac:dyDescent="0.3">
-      <c r="A8" s="15"/>
-[...3 lines deleted...]
-      <c r="C8" s="116" t="str">
+      <c r="A8" s="62"/>
+      <c r="B8" s="77" t="s">
+        <v>0</v>
+      </c>
+      <c r="C8" s="78" t="str">
         <f>IF('Total Costs'!C8=0, "", 'Total Costs'!C8)</f>
         <v/>
       </c>
-      <c r="D8" s="116"/>
-      <c r="E8" s="116"/>
+      <c r="D8" s="78"/>
+      <c r="E8" s="78"/>
     </row>
     <row r="9" spans="1:11" x14ac:dyDescent="0.3">
-      <c r="A9" s="15"/>
-      <c r="B9" s="7" t="s">
+      <c r="A9" s="62"/>
+      <c r="B9" s="77" t="s">
         <v>2</v>
       </c>
-      <c r="C9" s="116" t="str">
+      <c r="C9" s="78" t="str">
         <f>IF('Total Costs'!C9=0, "", 'Total Costs'!C9)</f>
         <v/>
       </c>
-      <c r="D9" s="116"/>
-      <c r="E9" s="116"/>
+      <c r="D9" s="78"/>
+      <c r="E9" s="78"/>
     </row>
     <row r="10" spans="1:11" x14ac:dyDescent="0.3">
-      <c r="A10" s="16"/>
+      <c r="A10" s="79"/>
     </row>
     <row r="11" spans="1:11" ht="43.2" x14ac:dyDescent="0.3">
-      <c r="A11" s="16"/>
-      <c r="B11" s="33" t="s">
+      <c r="A11" s="79"/>
+      <c r="B11" s="100" t="s">
         <v>12</v>
       </c>
-      <c r="C11" s="33" t="s">
+      <c r="C11" s="100" t="s">
         <v>14</v>
       </c>
-      <c r="D11" s="33" t="s">
+      <c r="D11" s="100" t="s">
         <v>13</v>
       </c>
-      <c r="E11" s="33" t="s">
+      <c r="E11" s="100" t="s">
+        <v>39</v>
+      </c>
+      <c r="F11" s="100" t="s">
         <v>40</v>
       </c>
-      <c r="F11" s="33" t="s">
+      <c r="G11" s="100" t="s">
         <v>41</v>
       </c>
-      <c r="G11" s="33" t="s">
-[...4 lines deleted...]
-        <v>50</v>
+      <c r="H11" s="117"/>
+      <c r="I11" s="109" t="s">
+        <v>58</v>
       </c>
     </row>
     <row r="12" spans="1:11" x14ac:dyDescent="0.3">
-      <c r="A12" s="16"/>
-[...7 lines deleted...]
-      <c r="I12" s="80"/>
+      <c r="A12" s="79"/>
+      <c r="B12" s="36"/>
+      <c r="C12" s="36"/>
+      <c r="D12" s="35"/>
+      <c r="E12" s="18"/>
+      <c r="F12" s="17"/>
+      <c r="G12" s="17"/>
+      <c r="H12" s="114"/>
+      <c r="I12" s="40"/>
     </row>
     <row r="13" spans="1:11" x14ac:dyDescent="0.3">
-      <c r="A13" s="15"/>
-[...7 lines deleted...]
-      <c r="I13" s="80"/>
+      <c r="A13" s="62"/>
+      <c r="B13" s="36"/>
+      <c r="C13" s="36"/>
+      <c r="D13" s="35"/>
+      <c r="E13" s="18"/>
+      <c r="F13" s="17"/>
+      <c r="G13" s="17"/>
+      <c r="H13" s="114"/>
+      <c r="I13" s="40"/>
     </row>
     <row r="14" spans="1:11" x14ac:dyDescent="0.3">
-      <c r="A14" s="15"/>
-[...7 lines deleted...]
-      <c r="I14" s="80"/>
+      <c r="A14" s="62"/>
+      <c r="B14" s="36"/>
+      <c r="C14" s="36"/>
+      <c r="D14" s="35"/>
+      <c r="E14" s="18"/>
+      <c r="F14" s="17"/>
+      <c r="G14" s="17"/>
+      <c r="H14" s="114"/>
+      <c r="I14" s="40"/>
     </row>
     <row r="15" spans="1:11" x14ac:dyDescent="0.3">
-      <c r="A15" s="15"/>
-      <c r="E15" s="10" t="s">
+      <c r="A15" s="62"/>
+      <c r="E15" s="93" t="s">
         <v>7</v>
       </c>
-      <c r="F15" s="11">
+      <c r="F15" s="118">
         <f>SUM(F12:F14)</f>
         <v>0</v>
       </c>
-      <c r="G15" s="5">
+      <c r="G15" s="94">
         <f>SUM(G12:G14)</f>
         <v>0</v>
       </c>
-      <c r="H15" s="5"/>
-      <c r="I15" s="5"/>
+      <c r="H15" s="94"/>
+      <c r="I15" s="94"/>
     </row>
     <row r="16" spans="1:11" x14ac:dyDescent="0.3">
-      <c r="A16" s="15"/>
-[...47 lines deleted...]
-      <c r="A32" s="15"/>
+      <c r="A16" s="62"/>
+    </row>
+    <row r="17" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A17" s="79"/>
+    </row>
+    <row r="18" spans="1:8" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A18" s="79"/>
+      <c r="B18" s="95" t="s">
+        <v>60</v>
+      </c>
+      <c r="C18" s="95"/>
+      <c r="D18" s="95"/>
+      <c r="E18" s="95"/>
+      <c r="F18" s="95"/>
+      <c r="G18" s="95"/>
+      <c r="H18" s="95"/>
+    </row>
+    <row r="19" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A19" s="79"/>
+      <c r="B19" s="95"/>
+      <c r="C19" s="95"/>
+      <c r="D19" s="95"/>
+      <c r="E19" s="95"/>
+      <c r="F19" s="95"/>
+      <c r="G19" s="95"/>
+      <c r="H19" s="95"/>
+    </row>
+    <row r="20" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A20" s="79"/>
+    </row>
+    <row r="21" spans="1:8" hidden="1" x14ac:dyDescent="0.3">
+      <c r="A21" s="79"/>
+    </row>
+    <row r="22" spans="1:8" hidden="1" x14ac:dyDescent="0.3">
+      <c r="A22" s="79"/>
+    </row>
+    <row r="23" spans="1:8" hidden="1" x14ac:dyDescent="0.3">
+      <c r="A23" s="62"/>
+    </row>
+    <row r="24" spans="1:8" hidden="1" x14ac:dyDescent="0.3">
+      <c r="A24" s="62"/>
+    </row>
+    <row r="25" spans="1:8" hidden="1" x14ac:dyDescent="0.3">
+      <c r="A25" s="92"/>
+    </row>
+    <row r="26" spans="1:8" hidden="1" x14ac:dyDescent="0.3">
+      <c r="A26" s="92"/>
+    </row>
+    <row r="27" spans="1:8" hidden="1" x14ac:dyDescent="0.3">
+      <c r="A27" s="62"/>
+    </row>
+    <row r="28" spans="1:8" hidden="1" x14ac:dyDescent="0.3">
+      <c r="A28" s="62"/>
+    </row>
+    <row r="29" spans="1:8" hidden="1" x14ac:dyDescent="0.3">
+      <c r="A29" s="79"/>
+    </row>
+    <row r="30" spans="1:8" hidden="1" x14ac:dyDescent="0.3">
+      <c r="A30" s="79"/>
+    </row>
+    <row r="31" spans="1:8" hidden="1" x14ac:dyDescent="0.3">
+      <c r="A31" s="79"/>
+    </row>
+    <row r="32" spans="1:8" hidden="1" x14ac:dyDescent="0.3">
+      <c r="A32" s="62"/>
     </row>
     <row r="33" spans="1:1" hidden="1" x14ac:dyDescent="0.3">
-      <c r="A33" s="15"/>
+      <c r="A33" s="62"/>
     </row>
     <row r="34" spans="1:1" hidden="1" x14ac:dyDescent="0.3">
-      <c r="A34" s="15"/>
+      <c r="A34" s="62"/>
     </row>
     <row r="35" spans="1:1" hidden="1" x14ac:dyDescent="0.3">
-      <c r="A35" s="15"/>
+      <c r="A35" s="62"/>
     </row>
     <row r="36" spans="1:1" hidden="1" x14ac:dyDescent="0.3">
-      <c r="A36" s="15"/>
+      <c r="A36" s="62"/>
     </row>
     <row r="37" spans="1:1" hidden="1" x14ac:dyDescent="0.3">
-      <c r="A37" s="15"/>
+      <c r="A37" s="62"/>
     </row>
     <row r="38" spans="1:1" hidden="1" x14ac:dyDescent="0.3">
-      <c r="A38" s="15"/>
+      <c r="A38" s="62"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="7iKBdLZSkhUHenLeCExVvheEe8IS5nSRWa+cmLUtUdr+ypq3MkzIiU0u2otdQnrkV8boEpYR5YsI2CgutnlE2g==" saltValue="UQV1dxNnoGTdoT0tfG/Epg==" spinCount="100000" sheet="1" selectLockedCells="1"/>
-  <mergeCells count="7">
+  <sheetProtection algorithmName="SHA-512" hashValue="RWUWOQy1L52DqC2IbPRUN1ilaMQbxsS510VpbtXtSvb4ySTWcJmHGyYgOwVNpS/qeOBSpKHHO8u6xUZVfN+kRg==" saltValue="dMOF1Fafp/BCQ3ABzMEV2A==" spinCount="100000" sheet="1" selectLockedCells="1"/>
+  <mergeCells count="8">
+    <mergeCell ref="B18:H19"/>
     <mergeCell ref="E2:F2"/>
     <mergeCell ref="E3:F3"/>
     <mergeCell ref="C7:E7"/>
     <mergeCell ref="C8:E8"/>
     <mergeCell ref="C9:E9"/>
     <mergeCell ref="B4:F4"/>
     <mergeCell ref="B5:E5"/>
   </mergeCells>
   <dataValidations count="2">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="E12:E14" xr:uid="{84E3EB6A-AD8A-4CA4-871D-8490E3818752}">
       <formula1>"Yes, No"</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="E12:E14" xr:uid="{95B2B626-6171-4B4B-A3E5-506B4CE86ADA}">
       <formula1>"NCLWF, Match"</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{AFEF6573-8EAB-46A8-8BCB-FE9E0E3427EB}">
-  <sheetPr>
+  <sheetPr codeName="Sheet6">
     <tabColor rgb="FFC7BEF2"/>
   </sheetPr>
-  <dimension ref="A1:K1048576"/>
+  <dimension ref="A1:K39"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="E12" sqref="E12"/>
+      <selection activeCell="E12" sqref="E12:E14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="0" defaultRowHeight="14.4" zeroHeight="1" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="5.109375" customWidth="1"/>
-[...9 lines deleted...]
-    <col min="12" max="16384" width="8.88671875" hidden="1"/>
+    <col min="1" max="1" width="5.109375" style="64" customWidth="1"/>
+    <col min="2" max="2" width="16.44140625" style="64" customWidth="1"/>
+    <col min="3" max="3" width="18.109375" style="64" customWidth="1"/>
+    <col min="4" max="4" width="29.109375" style="64" customWidth="1"/>
+    <col min="5" max="5" width="16.33203125" style="64" customWidth="1"/>
+    <col min="6" max="6" width="1.5546875" style="79" customWidth="1"/>
+    <col min="7" max="7" width="1.5546875" style="123" customWidth="1"/>
+    <col min="8" max="8" width="6.21875" style="123" customWidth="1"/>
+    <col min="9" max="9" width="3.109375" style="123" customWidth="1"/>
+    <col min="10" max="11" width="0" style="64" hidden="1" customWidth="1"/>
+    <col min="12" max="16384" width="8.88671875" style="64" hidden="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" x14ac:dyDescent="0.3">
-      <c r="A1" s="29"/>
-[...7 lines deleted...]
-      <c r="I1" s="30"/>
+      <c r="A1" s="119"/>
+      <c r="B1" s="65"/>
+      <c r="C1" s="65"/>
+      <c r="D1" s="120"/>
+      <c r="E1" s="120"/>
+      <c r="F1" s="120"/>
+      <c r="G1" s="64"/>
+      <c r="H1" s="64"/>
+      <c r="I1" s="121"/>
     </row>
     <row r="2" spans="1:11" x14ac:dyDescent="0.3">
-      <c r="A2" s="16"/>
-[...2 lines deleted...]
-      <c r="D2" s="105" t="s">
+      <c r="A2" s="79"/>
+      <c r="B2" s="62"/>
+      <c r="C2" s="79"/>
+      <c r="D2" s="67" t="s">
+        <v>43</v>
+      </c>
+      <c r="E2" s="67"/>
+      <c r="F2" s="67"/>
+      <c r="G2" s="122"/>
+      <c r="H2" s="122"/>
+      <c r="J2" s="81"/>
+    </row>
+    <row r="3" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A3" s="66"/>
+      <c r="B3" s="62"/>
+      <c r="C3" s="79"/>
+      <c r="D3" s="68" t="s">
         <v>44</v>
       </c>
-      <c r="E2" s="105"/>
-[...9 lines deleted...]
-      <c r="D3" s="106" t="s">
+      <c r="E3" s="68"/>
+      <c r="F3" s="68"/>
+      <c r="G3" s="122"/>
+      <c r="H3" s="122"/>
+      <c r="J3" s="98"/>
+      <c r="K3" s="62"/>
+    </row>
+    <row r="4" spans="1:11" ht="39" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A4" s="79"/>
+      <c r="B4" s="69" t="s">
         <v>45</v>
       </c>
-      <c r="E3" s="106"/>
-[...18 lines deleted...]
-      <c r="K4" s="15"/>
+      <c r="C4" s="70"/>
+      <c r="D4" s="70"/>
+      <c r="E4" s="70"/>
+      <c r="F4" s="71"/>
+      <c r="G4" s="124"/>
+      <c r="H4" s="124"/>
+      <c r="J4" s="81"/>
+      <c r="K4" s="62"/>
     </row>
     <row r="5" spans="1:11" ht="18" x14ac:dyDescent="0.35">
-      <c r="A5" s="15"/>
-[...9 lines deleted...]
-      <c r="I5" s="16"/>
+      <c r="A5" s="62"/>
+      <c r="B5" s="125" t="s">
+        <v>25</v>
+      </c>
+      <c r="C5" s="126"/>
+      <c r="D5" s="126"/>
+      <c r="E5" s="127"/>
+      <c r="F5" s="62"/>
+      <c r="G5" s="79"/>
+      <c r="H5" s="79"/>
+      <c r="I5" s="79"/>
     </row>
     <row r="6" spans="1:11" x14ac:dyDescent="0.3">
-      <c r="A6" s="20"/>
-[...7 lines deleted...]
-      <c r="I6" s="16"/>
+      <c r="A6" s="65"/>
+      <c r="B6" s="128"/>
+      <c r="C6" s="62"/>
+      <c r="D6" s="62"/>
+      <c r="E6" s="62"/>
+      <c r="F6" s="62"/>
+      <c r="G6" s="79"/>
+      <c r="H6" s="79"/>
+      <c r="I6" s="79"/>
     </row>
     <row r="7" spans="1:11" x14ac:dyDescent="0.3">
-      <c r="A7" s="15"/>
-      <c r="B7" s="7" t="s">
+      <c r="A7" s="62"/>
+      <c r="B7" s="77" t="s">
         <v>1</v>
       </c>
-      <c r="C7" s="116" t="str">
+      <c r="C7" s="78" t="str">
         <f>IF('Total Costs'!C7=0, "", 'Total Costs'!C7)</f>
         <v/>
       </c>
-      <c r="D7" s="116"/>
-[...1 lines deleted...]
-      <c r="F7" s="15"/>
+      <c r="D7" s="78"/>
+      <c r="E7" s="78"/>
+      <c r="F7" s="62"/>
     </row>
     <row r="8" spans="1:11" x14ac:dyDescent="0.3">
-      <c r="A8" s="15"/>
-[...3 lines deleted...]
-      <c r="C8" s="116" t="str">
+      <c r="A8" s="62"/>
+      <c r="B8" s="77" t="s">
+        <v>0</v>
+      </c>
+      <c r="C8" s="78" t="str">
         <f>IF('Total Costs'!C8=0, "", 'Total Costs'!C8)</f>
         <v/>
       </c>
-      <c r="D8" s="116"/>
-[...1 lines deleted...]
-      <c r="F8" s="15"/>
+      <c r="D8" s="78"/>
+      <c r="E8" s="78"/>
+      <c r="F8" s="62"/>
     </row>
     <row r="9" spans="1:11" x14ac:dyDescent="0.3">
-      <c r="A9" s="15"/>
-      <c r="B9" s="7" t="s">
+      <c r="A9" s="62"/>
+      <c r="B9" s="77" t="s">
         <v>2</v>
       </c>
-      <c r="C9" s="116" t="str">
+      <c r="C9" s="78" t="str">
         <f>IF('Total Costs'!C9=0, "", 'Total Costs'!C9)</f>
         <v/>
       </c>
-      <c r="D9" s="116"/>
-[...1 lines deleted...]
-      <c r="F9" s="15"/>
+      <c r="D9" s="78"/>
+      <c r="E9" s="78"/>
+      <c r="F9" s="62"/>
     </row>
     <row r="10" spans="1:11" x14ac:dyDescent="0.3">
-      <c r="A10" s="16"/>
-[...5 lines deleted...]
-      <c r="H10" s="62"/>
+      <c r="A10" s="79"/>
+      <c r="B10" s="129"/>
+      <c r="C10" s="130"/>
+      <c r="D10" s="130"/>
+      <c r="E10" s="131"/>
+      <c r="F10" s="62"/>
+      <c r="H10" s="132"/>
     </row>
     <row r="11" spans="1:11" ht="30" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A11" s="16"/>
-      <c r="B11" s="32" t="s">
+      <c r="A11" s="79"/>
+      <c r="B11" s="112" t="s">
         <v>12</v>
       </c>
-      <c r="C11" s="32" t="s">
+      <c r="C11" s="112" t="s">
+        <v>23</v>
+      </c>
+      <c r="D11" s="100" t="s">
         <v>24</v>
       </c>
-      <c r="D11" s="33" t="s">
-[...7 lines deleted...]
-        <v>50</v>
+      <c r="E11" s="100" t="s">
+        <v>41</v>
+      </c>
+      <c r="F11" s="62"/>
+      <c r="H11" s="96" t="s">
+        <v>58</v>
       </c>
     </row>
     <row r="12" spans="1:11" x14ac:dyDescent="0.3">
-      <c r="A12" s="16"/>
-[...5 lines deleted...]
-      <c r="H12" s="78"/>
+      <c r="A12" s="79"/>
+      <c r="B12" s="36"/>
+      <c r="C12" s="35"/>
+      <c r="D12" s="36"/>
+      <c r="E12" s="18"/>
+      <c r="F12" s="62"/>
+      <c r="H12" s="39"/>
     </row>
     <row r="13" spans="1:11" x14ac:dyDescent="0.3">
-      <c r="A13" s="15"/>
-[...5 lines deleted...]
-      <c r="H13" s="78"/>
+      <c r="A13" s="62"/>
+      <c r="B13" s="36"/>
+      <c r="C13" s="35"/>
+      <c r="D13" s="36"/>
+      <c r="E13" s="18"/>
+      <c r="F13" s="62"/>
+      <c r="H13" s="39"/>
     </row>
     <row r="14" spans="1:11" ht="20.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A14" s="19"/>
-[...7 lines deleted...]
-      <c r="I14" s="62"/>
+      <c r="A14" s="63"/>
+      <c r="B14" s="36"/>
+      <c r="C14" s="35"/>
+      <c r="D14" s="36"/>
+      <c r="E14" s="18"/>
+      <c r="F14" s="63"/>
+      <c r="G14" s="132"/>
+      <c r="H14" s="39"/>
+      <c r="I14" s="132"/>
     </row>
     <row r="15" spans="1:11" x14ac:dyDescent="0.3">
-      <c r="D15" s="10" t="s">
+      <c r="D15" s="93" t="s">
         <v>7</v>
       </c>
-      <c r="E15" s="5">
+      <c r="E15" s="94">
         <f>SUM(E12:E14)</f>
         <v>0</v>
       </c>
-      <c r="F15"/>
-[...2 lines deleted...]
-      <c r="I15"/>
+      <c r="F15" s="64"/>
+      <c r="G15" s="64"/>
+      <c r="H15" s="64"/>
+      <c r="I15" s="64"/>
     </row>
     <row r="16" spans="1:11" x14ac:dyDescent="0.3">
-      <c r="A16" s="26"/>
-[...58 lines deleted...]
-      <c r="A32" s="15"/>
+      <c r="D16" s="93"/>
+      <c r="E16" s="94"/>
+      <c r="F16" s="64"/>
+      <c r="G16" s="64"/>
+      <c r="H16" s="64"/>
+      <c r="I16" s="64"/>
+    </row>
+    <row r="17" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A17" s="66"/>
+      <c r="B17" s="133" t="s">
+        <v>59</v>
+      </c>
+      <c r="C17" s="133"/>
+      <c r="D17" s="133"/>
+      <c r="E17" s="133"/>
+      <c r="F17" s="133"/>
+      <c r="G17" s="133"/>
+      <c r="H17" s="133"/>
+      <c r="I17" s="133"/>
+    </row>
+    <row r="18" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A18" s="79"/>
+      <c r="B18" s="133"/>
+      <c r="C18" s="133"/>
+      <c r="D18" s="133"/>
+      <c r="E18" s="133"/>
+      <c r="F18" s="133"/>
+      <c r="G18" s="133"/>
+      <c r="H18" s="133"/>
+      <c r="I18" s="133"/>
+    </row>
+    <row r="19" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A19" s="79"/>
+      <c r="B19" s="133"/>
+      <c r="C19" s="133"/>
+      <c r="D19" s="133"/>
+      <c r="E19" s="133"/>
+      <c r="F19" s="133"/>
+      <c r="G19" s="133"/>
+      <c r="H19" s="133"/>
+      <c r="I19" s="133"/>
+    </row>
+    <row r="20" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A20" s="79"/>
+    </row>
+    <row r="21" spans="1:9" hidden="1" x14ac:dyDescent="0.3">
+      <c r="A21" s="79"/>
+    </row>
+    <row r="22" spans="1:9" hidden="1" x14ac:dyDescent="0.3">
+      <c r="A22" s="79"/>
+    </row>
+    <row r="23" spans="1:9" hidden="1" x14ac:dyDescent="0.3">
+      <c r="A23" s="79"/>
+    </row>
+    <row r="24" spans="1:9" hidden="1" x14ac:dyDescent="0.3">
+      <c r="A24" s="62"/>
+    </row>
+    <row r="25" spans="1:9" hidden="1" x14ac:dyDescent="0.3">
+      <c r="A25" s="62"/>
+    </row>
+    <row r="26" spans="1:9" hidden="1" x14ac:dyDescent="0.3">
+      <c r="A26" s="92"/>
+    </row>
+    <row r="27" spans="1:9" hidden="1" x14ac:dyDescent="0.3">
+      <c r="A27" s="92"/>
+    </row>
+    <row r="28" spans="1:9" hidden="1" x14ac:dyDescent="0.3">
+      <c r="A28" s="62"/>
+    </row>
+    <row r="29" spans="1:9" hidden="1" x14ac:dyDescent="0.3">
+      <c r="A29" s="62"/>
+    </row>
+    <row r="30" spans="1:9" hidden="1" x14ac:dyDescent="0.3">
+      <c r="A30" s="79"/>
+    </row>
+    <row r="31" spans="1:9" hidden="1" x14ac:dyDescent="0.3">
+      <c r="A31" s="79"/>
+    </row>
+    <row r="32" spans="1:9" hidden="1" x14ac:dyDescent="0.3">
+      <c r="A32" s="79"/>
     </row>
     <row r="33" spans="1:1" hidden="1" x14ac:dyDescent="0.3">
-      <c r="A33" s="15"/>
+      <c r="A33" s="62"/>
     </row>
     <row r="34" spans="1:1" hidden="1" x14ac:dyDescent="0.3">
-      <c r="A34" s="15"/>
+      <c r="A34" s="62"/>
     </row>
     <row r="35" spans="1:1" hidden="1" x14ac:dyDescent="0.3">
-      <c r="A35" s="15"/>
+      <c r="A35" s="62"/>
     </row>
     <row r="36" spans="1:1" hidden="1" x14ac:dyDescent="0.3">
-      <c r="A36" s="15"/>
+      <c r="A36" s="62"/>
     </row>
     <row r="37" spans="1:1" hidden="1" x14ac:dyDescent="0.3">
-      <c r="A37" s="15"/>
+      <c r="A37" s="62"/>
     </row>
     <row r="38" spans="1:1" hidden="1" x14ac:dyDescent="0.3">
-      <c r="A38" s="15"/>
-[...1 lines deleted...]
-    <row r="1048576" ht="13.8" hidden="1" customHeight="1" x14ac:dyDescent="0.3"/>
+      <c r="A38" s="62"/>
+    </row>
+    <row r="39" spans="1:1" hidden="1" x14ac:dyDescent="0.3">
+      <c r="A39" s="62"/>
+    </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="/W9ck7OTnFVB83m10/s+JXyIaL5n/4OtqHIA1vQJEpXWBfDqYVkgPW28aaHL/XkCKe5ZSWvoaAr53pj8HFkVGA==" saltValue="PQ2cJm9FXAz0ydLJXLUqTA==" spinCount="100000" sheet="1" selectLockedCells="1"/>
-  <mergeCells count="7">
+  <sheetProtection algorithmName="SHA-512" hashValue="N+zyD5CD69NUKgrZzyu9Xpf3sJqbJ+GrBIJGPBWOhI0Q4UAesrrlwTaJBmeC2hq/X4hgsfkDHz0Vhy40Y0nf+Q==" saltValue="BOLsrNTE77p364yOt2gCDA==" spinCount="100000" sheet="1" selectLockedCells="1"/>
+  <mergeCells count="8">
+    <mergeCell ref="B17:I19"/>
     <mergeCell ref="D2:F2"/>
     <mergeCell ref="D3:F3"/>
     <mergeCell ref="C7:E7"/>
     <mergeCell ref="C8:E8"/>
     <mergeCell ref="C9:E9"/>
     <mergeCell ref="B4:F4"/>
     <mergeCell ref="B5:E5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>