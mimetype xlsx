--- v0 (2025-11-07)
+++ v1 (2026-04-01)
@@ -6,58 +6,58 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28526"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29530"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="S:\Grant Administration\Acquisition\4. Payment Tracking and Checklists\Forms\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{7BC56B45-DD62-47EF-92CA-A70B874020C9}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{4B9789BF-81DC-4287-BF8E-0E3DDDDC1A1B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{75AB2183-8A36-4934-AEE0-545C3CEF7101}"/>
   </bookViews>
   <sheets>
     <sheet name="Total Costs" sheetId="1" r:id="rId1"/>
     <sheet name="Acquisition" sheetId="6" r:id="rId2"/>
     <sheet name="Transaction " sheetId="2" r:id="rId3"/>
     <sheet name="Project Administration" sheetId="4" r:id="rId4"/>
     <sheet name="Property Management" sheetId="5" r:id="rId5"/>
     <sheet name="Stewardship" sheetId="8" r:id="rId6"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
       </xcalcf:calcFeatures>
@@ -82,75 +82,75 @@
   <c r="C7" i="5"/>
   <c r="C9" i="4"/>
   <c r="C8" i="4"/>
   <c r="C7" i="4"/>
   <c r="C9" i="2"/>
   <c r="C8" i="2"/>
   <c r="C7" i="2"/>
   <c r="C10" i="6"/>
   <c r="C11" i="6"/>
   <c r="C9" i="6"/>
   <c r="G25" i="2" l="1"/>
   <c r="F25" i="2"/>
   <c r="G15" i="5"/>
   <c r="E18" i="1" s="1"/>
   <c r="F15" i="5"/>
   <c r="D18" i="1" s="1"/>
   <c r="F19" i="1"/>
   <c r="E15" i="1"/>
   <c r="F15" i="1" s="1"/>
   <c r="F18" i="1" l="1"/>
   <c r="F35" i="2" l="1"/>
   <c r="F33" i="2"/>
   <c r="F32" i="2"/>
   <c r="E16" i="1" s="1"/>
   <c r="F16" i="4"/>
-  <c r="E17" i="1" s="1"/>
   <c r="F17" i="4"/>
   <c r="F18" i="4"/>
   <c r="F19" i="4"/>
   <c r="F20" i="4"/>
   <c r="F21" i="4"/>
   <c r="F22" i="4"/>
   <c r="F23" i="4"/>
   <c r="F24" i="4"/>
   <c r="F25" i="4"/>
   <c r="F15" i="4"/>
-  <c r="D17" i="1" s="1"/>
-  <c r="F17" i="1" l="1"/>
+  <c r="D17" i="1" l="1"/>
+  <c r="E17" i="1"/>
+  <c r="F17" i="1"/>
   <c r="D16" i="1"/>
   <c r="E12" i="1"/>
   <c r="F26" i="4"/>
   <c r="F36" i="2"/>
   <c r="F16" i="1" l="1"/>
   <c r="F12" i="1" s="1"/>
   <c r="D12" i="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="112" uniqueCount="58">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="109" uniqueCount="55">
   <si>
     <t>Grant Number</t>
   </si>
   <si>
     <t>Grant Recipient</t>
   </si>
   <si>
     <t>Project Name</t>
   </si>
   <si>
     <t>Job Title</t>
   </si>
   <si>
     <t>Type of Funds</t>
   </si>
   <si>
     <t>Task Performed</t>
   </si>
   <si>
     <t>Hours</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
@@ -268,63 +268,54 @@
   <si>
     <t>Method of Valuation</t>
   </si>
   <si>
     <t xml:space="preserve">    NCLWF DMG Claim Companion Workbook </t>
   </si>
   <si>
     <t>Total Cost Summary</t>
   </si>
   <si>
     <t>Acquisition - Match only</t>
   </si>
   <si>
     <t>Project Administration</t>
   </si>
   <si>
     <t xml:space="preserve">D013 Project Administration </t>
   </si>
   <si>
     <t>NCLWF DMG Claim Companion Workbook</t>
   </si>
   <si>
     <t>Please upload this document as an .xls and all listed invoices to your claim in EBS-GMS. Thank you!</t>
   </si>
   <si>
-    <t>Me</t>
-[...7 lines deleted...]
-  <si>
     <t>* The hourly rate must be the actual, direct cost of the services provided (rate of pay) and may include fringe benefit cost but may not include indirect or overhead cost. If the value is for volunteer labor, then the rate should represent the fair market value of the services provided. For mileage, use the IRS reimbursement rate for the applicable year.</t>
   </si>
   <si>
-    <t>* The hourly rate must be the actual, direct cost of the services provided (rate of pay) and may include fringe benefit cost but may not include indirect or overhead cost. If the value is for volunteer labor, then the rate should represent the fair market value of the services provided. The total claimed as match and NCLWF funds cannot exceed 10% of transaction costs.</t>
+    <t>* The hourly rate must be the actual, direct cost of the services provided (rate of pay) and may include fringe benefit cost but may not include indirect or overhead cost. If the value is for volunteer labor, then the rate should represent the fair market value of the services provided. The total claimed as match and NCLWF funds cannot exceed $10,000.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="6" formatCode="&quot;$&quot;#,##0_);[Red]\(&quot;$&quot;#,##0\)"/>
     <numFmt numFmtId="44" formatCode="_(&quot;$&quot;* #,##0.00_);_(&quot;$&quot;* \(#,##0.00\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
   </numFmts>
   <fonts count="5" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -1389,52 +1380,52 @@
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{84C27639-0C2F-4D06-BA14-FBEA612F7DAB}">
   <dimension ref="A1:I35"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="F2" sqref="F2:G2"/>
+    <sheetView tabSelected="1" topLeftCell="A4" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="C7" sqref="C7:F7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="0" defaultRowHeight="14.4" zeroHeight="1" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="5.109375" customWidth="1"/>
     <col min="2" max="2" width="14.5546875" customWidth="1"/>
     <col min="3" max="3" width="22.109375" customWidth="1"/>
     <col min="4" max="4" width="15.44140625" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="14.5546875" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="14.21875" customWidth="1"/>
     <col min="7" max="7" width="13.21875" customWidth="1"/>
     <col min="8" max="8" width="8.88671875" customWidth="1"/>
     <col min="9" max="9" width="0" hidden="1" customWidth="1"/>
     <col min="10" max="16384" width="8.88671875" hidden="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A1" s="14"/>
       <c r="B1" s="14"/>
       <c r="C1" s="14"/>
       <c r="D1" s="14"/>
       <c r="E1" s="14"/>
       <c r="F1" s="18"/>
       <c r="G1" s="18"/>
       <c r="H1" s="14"/>
@@ -1486,83 +1477,77 @@
       <c r="D5" s="75"/>
       <c r="E5" s="75"/>
       <c r="F5" s="76"/>
       <c r="G5" s="14"/>
       <c r="H5" s="14"/>
       <c r="I5" s="14"/>
     </row>
     <row r="6" spans="1:9" ht="40.200000000000003" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A6" s="14"/>
       <c r="B6" s="81" t="s">
         <v>40</v>
       </c>
       <c r="C6" s="82"/>
       <c r="D6" s="82"/>
       <c r="E6" s="82"/>
       <c r="F6" s="82"/>
       <c r="G6" s="83"/>
       <c r="H6" s="14"/>
       <c r="I6" s="14"/>
     </row>
     <row r="7" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A7" s="15"/>
       <c r="B7" s="7" t="s">
         <v>1</v>
       </c>
-      <c r="C7" s="78" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C7" s="78"/>
       <c r="D7" s="78"/>
       <c r="E7" s="78"/>
       <c r="F7" s="78"/>
       <c r="G7" s="16"/>
       <c r="H7" s="14"/>
       <c r="I7" s="14"/>
     </row>
     <row r="8" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A8" s="15"/>
       <c r="B8" s="7" t="s">
         <v>0</v>
       </c>
-      <c r="C8" s="78" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C8" s="78"/>
       <c r="D8" s="78"/>
       <c r="E8" s="78"/>
       <c r="F8" s="78"/>
       <c r="G8" s="16"/>
       <c r="H8" s="14"/>
       <c r="I8" s="14"/>
     </row>
     <row r="9" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A9" s="15"/>
       <c r="B9" s="7" t="s">
         <v>2</v>
       </c>
-      <c r="C9" s="78" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C9" s="78"/>
       <c r="D9" s="78"/>
       <c r="E9" s="78"/>
       <c r="F9" s="78"/>
       <c r="G9" s="16"/>
       <c r="H9" s="14"/>
       <c r="I9" s="14"/>
     </row>
     <row r="10" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A10" s="14"/>
       <c r="B10" s="19"/>
       <c r="C10" s="19"/>
       <c r="D10" s="20"/>
       <c r="E10" s="20"/>
       <c r="F10" s="20"/>
       <c r="G10" s="14"/>
       <c r="H10" s="14"/>
       <c r="I10" s="14"/>
     </row>
     <row r="11" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A11" s="14"/>
       <c r="B11" s="14"/>
       <c r="C11" s="15"/>
       <c r="D11" s="21" t="s">
         <v>24</v>
       </c>
@@ -1932,51 +1917,51 @@
     <mergeCell ref="F3:G3"/>
     <mergeCell ref="B20:F20"/>
     <mergeCell ref="B5:F5"/>
     <mergeCell ref="C22:F22"/>
     <mergeCell ref="C26:F26"/>
     <mergeCell ref="C7:F7"/>
     <mergeCell ref="C8:F8"/>
     <mergeCell ref="C9:F9"/>
     <mergeCell ref="B24:F24"/>
     <mergeCell ref="B6:G6"/>
     <mergeCell ref="B4:G4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{74B89FDD-A121-4EFF-BDE5-21618F65430E}">
   <sheetPr>
     <tabColor rgb="FFF49896"/>
   </sheetPr>
   <dimension ref="A1:I44"/>
   <sheetViews>
-    <sheetView showGridLines="0" topLeftCell="A2" workbookViewId="0">
+    <sheetView showGridLines="0" workbookViewId="0">
       <selection activeCell="D27" sqref="D27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="0" defaultRowHeight="14.4" zeroHeight="1" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="5.109375" customWidth="1"/>
     <col min="2" max="2" width="17.33203125" customWidth="1"/>
     <col min="3" max="3" width="20.109375" customWidth="1"/>
     <col min="4" max="4" width="24.33203125" customWidth="1"/>
     <col min="5" max="5" width="16.21875" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="11.88671875" customWidth="1"/>
     <col min="7" max="7" width="18.77734375" style="14" customWidth="1"/>
     <col min="8" max="9" width="0" hidden="1" customWidth="1"/>
     <col min="10" max="16384" width="8.88671875" hidden="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A1" s="14"/>
       <c r="B1" s="14"/>
       <c r="C1" s="14"/>
       <c r="D1" s="14"/>
       <c r="E1" s="14"/>
       <c r="F1" s="18"/>
       <c r="H1" s="14"/>
     </row>
@@ -2030,77 +2015,77 @@
     <row r="6" spans="1:9" ht="7.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A6" s="14"/>
       <c r="B6" s="17"/>
       <c r="C6" s="18"/>
       <c r="D6" s="18"/>
       <c r="E6" s="18"/>
       <c r="F6" s="18"/>
       <c r="H6" s="14"/>
       <c r="I6" s="14"/>
     </row>
     <row r="7" spans="1:9" hidden="1" x14ac:dyDescent="0.3">
       <c r="A7" s="14"/>
       <c r="B7" s="2"/>
     </row>
     <row r="8" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A8" s="19"/>
       <c r="B8" s="2"/>
     </row>
     <row r="9" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A9" s="14"/>
       <c r="B9" s="7" t="s">
         <v>1</v>
       </c>
       <c r="C9" s="92" t="str">
         <f>IF('Total Costs'!C7=0, "", 'Total Costs'!C7)</f>
-        <v>Me</v>
+        <v/>
       </c>
       <c r="D9" s="92"/>
       <c r="E9" s="92"/>
       <c r="F9" s="92"/>
     </row>
     <row r="10" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A10" s="14"/>
       <c r="B10" s="7" t="s">
         <v>0</v>
       </c>
       <c r="C10" s="92" t="str">
         <f>IF('Total Costs'!C8=0, "", 'Total Costs'!C8)</f>
-        <v>No</v>
+        <v/>
       </c>
       <c r="D10" s="92"/>
       <c r="E10" s="92"/>
       <c r="F10" s="92"/>
     </row>
     <row r="11" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A11" s="14"/>
       <c r="B11" s="7" t="s">
         <v>2</v>
       </c>
       <c r="C11" s="92" t="str">
         <f>IF('Total Costs'!C9=0, "", 'Total Costs'!C9)</f>
-        <v>Yes</v>
+        <v/>
       </c>
       <c r="D11" s="92"/>
       <c r="E11" s="92"/>
       <c r="F11" s="92"/>
     </row>
     <row r="12" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A12" s="15"/>
     </row>
     <row r="13" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A13" s="14"/>
       <c r="B13" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F13" s="4"/>
     </row>
     <row r="14" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A14" s="15"/>
       <c r="B14" s="87" t="s">
         <v>17</v>
       </c>
       <c r="C14" s="88"/>
       <c r="D14" s="8" t="s">
         <v>15</v>
       </c>
       <c r="G14" s="4"/>
@@ -2188,52 +2173,52 @@
     <mergeCell ref="E3:F3"/>
   </mergeCells>
   <dataValidations count="3">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="H14 G13" xr:uid="{DA04A85E-0678-4479-ABCE-71F743D202A3}">
       <formula1>"Yes, No"</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="F14 E13" xr:uid="{2A16607A-F024-4305-B7B9-BB3935E70BD4}">
       <formula1>"NCLWF, Match"</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="D27" xr:uid="{A1DDCA4D-FD78-430E-B85C-C2EF764D1B5A}">
       <formula1>"Appraisal, 80% tax value of land, 100% tax value of land"</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4CEEFB4E-051B-443C-AD2D-4DCB2F024AC3}">
   <sheetPr>
     <tabColor rgb="FF7D92AF"/>
   </sheetPr>
   <dimension ref="A1:I51"/>
   <sheetViews>
-    <sheetView showGridLines="0" topLeftCell="A4" zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
-      <selection activeCell="E33" sqref="E33"/>
+    <sheetView showGridLines="0" topLeftCell="A11" zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
+      <selection activeCell="F20" sqref="F20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="0" defaultRowHeight="14.4" zeroHeight="1" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="5.109375" customWidth="1"/>
     <col min="2" max="2" width="22.21875" customWidth="1"/>
     <col min="3" max="3" width="22.44140625" customWidth="1"/>
     <col min="4" max="4" width="16.21875" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="15.6640625" customWidth="1"/>
     <col min="6" max="7" width="18.77734375" customWidth="1"/>
     <col min="8" max="8" width="8.88671875" customWidth="1"/>
     <col min="9" max="9" width="0" hidden="1" customWidth="1"/>
     <col min="10" max="16384" width="8.88671875" hidden="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" x14ac:dyDescent="0.3"/>
     <row r="2" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A2" s="15"/>
       <c r="E2" s="67" t="s">
         <v>38</v>
       </c>
       <c r="F2" s="68"/>
       <c r="H2" s="16"/>
     </row>
     <row r="3" spans="1:9" x14ac:dyDescent="0.3">
@@ -2258,77 +2243,77 @@
       <c r="I4" s="14"/>
     </row>
     <row r="5" spans="1:9" ht="39" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A5" s="15"/>
       <c r="B5" s="94" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="94"/>
       <c r="D5" s="94"/>
       <c r="E5" s="94"/>
       <c r="F5" s="94"/>
       <c r="H5" s="16"/>
       <c r="I5" s="14"/>
     </row>
     <row r="6" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A6" s="25"/>
       <c r="B6" s="2"/>
     </row>
     <row r="7" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A7" s="14"/>
       <c r="B7" s="7" t="s">
         <v>1</v>
       </c>
       <c r="C7" s="92" t="str">
         <f>IF('Total Costs'!C7=0, "", 'Total Costs'!C7)</f>
-        <v>Me</v>
+        <v/>
       </c>
       <c r="D7" s="92"/>
       <c r="E7" s="92"/>
       <c r="F7" s="92"/>
     </row>
     <row r="8" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A8" s="14"/>
       <c r="B8" s="7" t="s">
         <v>0</v>
       </c>
       <c r="C8" s="92" t="str">
         <f>IF('Total Costs'!C8=0, "", 'Total Costs'!C8)</f>
-        <v>No</v>
+        <v/>
       </c>
       <c r="D8" s="92"/>
       <c r="E8" s="92"/>
       <c r="F8" s="92"/>
     </row>
     <row r="9" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A9" s="14"/>
       <c r="B9" s="7" t="s">
         <v>2</v>
       </c>
       <c r="C9" s="92" t="str">
         <f>IF('Total Costs'!C9=0, "", 'Total Costs'!C9)</f>
-        <v>Yes</v>
+        <v/>
       </c>
       <c r="D9" s="92"/>
       <c r="E9" s="92"/>
       <c r="F9" s="92"/>
     </row>
     <row r="10" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A10" s="15"/>
     </row>
     <row r="11" spans="1:9" ht="49.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A11" s="15"/>
       <c r="B11" s="32" t="s">
         <v>41</v>
       </c>
       <c r="C11" s="32" t="s">
         <v>14</v>
       </c>
       <c r="D11" s="31" t="s">
         <v>13</v>
       </c>
       <c r="E11" s="32" t="s">
         <v>35</v>
       </c>
       <c r="F11" s="32" t="s">
         <v>36</v>
       </c>
@@ -2552,51 +2537,51 @@
     </row>
     <row r="35" spans="2:7" x14ac:dyDescent="0.3">
       <c r="B35" s="55"/>
       <c r="C35" s="55"/>
       <c r="D35" s="35"/>
       <c r="E35" s="34"/>
       <c r="F35" s="13">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="G35" s="35"/>
     </row>
     <row r="36" spans="2:7" x14ac:dyDescent="0.3">
       <c r="E36" s="10" t="s">
         <v>7</v>
       </c>
       <c r="F36" s="5">
         <f>SUM(F32:F35)</f>
         <v>0</v>
       </c>
     </row>
     <row r="37" spans="2:7" x14ac:dyDescent="0.3"/>
     <row r="38" spans="2:7" x14ac:dyDescent="0.3"/>
     <row r="39" spans="2:7" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B39" s="93" t="s">
-        <v>56</v>
+        <v>53</v>
       </c>
       <c r="C39" s="93"/>
       <c r="D39" s="93"/>
       <c r="E39" s="93"/>
       <c r="F39" s="93"/>
       <c r="G39" s="93"/>
     </row>
     <row r="40" spans="2:7" x14ac:dyDescent="0.3">
       <c r="B40" s="93"/>
       <c r="C40" s="93"/>
       <c r="D40" s="93"/>
       <c r="E40" s="93"/>
       <c r="F40" s="93"/>
       <c r="G40" s="93"/>
     </row>
     <row r="41" spans="2:7" x14ac:dyDescent="0.3">
       <c r="B41" s="93"/>
       <c r="C41" s="93"/>
       <c r="D41" s="93"/>
       <c r="E41" s="93"/>
       <c r="F41" s="93"/>
       <c r="G41" s="93"/>
     </row>
     <row r="42" spans="2:7" x14ac:dyDescent="0.3">
       <c r="B42" s="93"/>
@@ -2624,52 +2609,52 @@
     <mergeCell ref="E2:F2"/>
     <mergeCell ref="E3:F3"/>
     <mergeCell ref="C7:F7"/>
     <mergeCell ref="C8:F8"/>
     <mergeCell ref="C9:F9"/>
   </mergeCells>
   <dataValidations count="2">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="G32:G35" xr:uid="{3D5C2C36-F88D-4083-9678-9DF8D86499B9}">
       <formula1>"NCLWF, Match"</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="E12:E24" xr:uid="{1B0CC423-FF37-4BC0-9A8B-6460CE39722E}">
       <formula1>"Yes, No"</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C7EC71FD-A4A3-4433-B543-DA012B8603E4}">
   <sheetPr>
     <tabColor rgb="FFFCCA46"/>
   </sheetPr>
   <dimension ref="A1:I38"/>
   <sheetViews>
-    <sheetView showGridLines="0" topLeftCell="A5" zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
-      <selection activeCell="C11" sqref="C11"/>
+    <sheetView showGridLines="0" zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
+      <selection activeCell="G15" sqref="G15:G25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="0" defaultRowHeight="14.4" zeroHeight="1" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="5.109375" customWidth="1"/>
     <col min="2" max="2" width="19.33203125" customWidth="1"/>
     <col min="3" max="3" width="21" customWidth="1"/>
     <col min="4" max="4" width="20.88671875" customWidth="1"/>
     <col min="5" max="5" width="11.109375" customWidth="1"/>
     <col min="6" max="6" width="18.109375" customWidth="1"/>
     <col min="7" max="7" width="12.77734375" customWidth="1"/>
     <col min="8" max="8" width="8.88671875" customWidth="1"/>
     <col min="9" max="9" width="0" hidden="1" customWidth="1"/>
     <col min="10" max="16384" width="8.88671875" hidden="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" x14ac:dyDescent="0.3"/>
     <row r="2" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A2" s="15"/>
       <c r="E2" s="67" t="s">
         <v>38</v>
       </c>
       <c r="F2" s="68"/>
       <c r="H2" s="16"/>
     </row>
@@ -2693,77 +2678,77 @@
       <c r="F4" s="86"/>
       <c r="H4" s="16"/>
       <c r="I4" s="14"/>
     </row>
     <row r="5" spans="1:9" ht="24.6" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A5" s="14"/>
       <c r="B5" s="95" t="s">
         <v>50</v>
       </c>
       <c r="C5" s="96"/>
       <c r="D5" s="96"/>
       <c r="E5" s="96"/>
       <c r="F5" s="96"/>
     </row>
     <row r="6" spans="1:9" ht="22.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A6" s="19"/>
       <c r="B6" s="2"/>
     </row>
     <row r="7" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A7" s="14"/>
       <c r="B7" s="7" t="s">
         <v>1</v>
       </c>
       <c r="C7" s="92" t="str">
         <f>IF('Total Costs'!C7=0, "", 'Total Costs'!C7)</f>
-        <v>Me</v>
+        <v/>
       </c>
       <c r="D7" s="92"/>
       <c r="E7" s="92"/>
       <c r="F7" s="92"/>
     </row>
     <row r="8" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A8" s="14"/>
       <c r="B8" s="7" t="s">
         <v>0</v>
       </c>
       <c r="C8" s="92" t="str">
         <f>IF('Total Costs'!C8=0, "", 'Total Costs'!C8)</f>
-        <v>No</v>
+        <v/>
       </c>
       <c r="D8" s="92"/>
       <c r="E8" s="92"/>
       <c r="F8" s="92"/>
     </row>
     <row r="9" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A9" s="14"/>
       <c r="B9" s="7" t="s">
         <v>2</v>
       </c>
       <c r="C9" s="92" t="str">
         <f>IF('Total Costs'!C9=0, "", 'Total Costs'!C9)</f>
-        <v>Yes</v>
+        <v/>
       </c>
       <c r="D9" s="92"/>
       <c r="E9" s="92"/>
       <c r="F9" s="92"/>
     </row>
     <row r="10" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A10" s="15"/>
     </row>
     <row r="11" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A11" s="15"/>
       <c r="B11" s="9" t="s">
         <v>8</v>
       </c>
       <c r="C11" s="53"/>
       <c r="F11" s="2"/>
     </row>
     <row r="12" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A12" s="15"/>
       <c r="B12" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C12" s="54"/>
     </row>
     <row r="13" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A13" s="14"/>
@@ -2918,115 +2903,115 @@
       <c r="F25" s="13">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="G25" s="35"/>
     </row>
     <row r="26" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A26" s="23"/>
       <c r="E26" s="10" t="s">
         <v>7</v>
       </c>
       <c r="F26" s="3">
         <f>SUM(F15:F25)</f>
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A27" s="14"/>
     </row>
     <row r="28" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A28" s="14"/>
     </row>
     <row r="29" spans="1:7" ht="60" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A29" s="15"/>
       <c r="B29" s="93" t="s">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="C29" s="93"/>
       <c r="D29" s="93"/>
       <c r="E29" s="93"/>
       <c r="F29" s="93"/>
       <c r="G29" s="93"/>
     </row>
     <row r="30" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A30" s="15"/>
     </row>
     <row r="31" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A31" s="15"/>
     </row>
     <row r="32" spans="1:7" hidden="1" x14ac:dyDescent="0.3">
       <c r="A32" s="14"/>
     </row>
     <row r="33" spans="1:1" hidden="1" x14ac:dyDescent="0.3">
       <c r="A33" s="14"/>
     </row>
     <row r="34" spans="1:1" hidden="1" x14ac:dyDescent="0.3">
       <c r="A34" s="14"/>
     </row>
     <row r="35" spans="1:1" hidden="1" x14ac:dyDescent="0.3">
       <c r="A35" s="14"/>
     </row>
     <row r="36" spans="1:1" hidden="1" x14ac:dyDescent="0.3">
       <c r="A36" s="14"/>
     </row>
     <row r="37" spans="1:1" hidden="1" x14ac:dyDescent="0.3">
       <c r="A37" s="14"/>
     </row>
     <row r="38" spans="1:1" hidden="1" x14ac:dyDescent="0.3">
       <c r="A38" s="14"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="xygjNOk8PupZIxCbRYToxsa8CaNKBkoYU0EQiYggznGM5BjCHCRlTCYG12V66zjBPs5Jv1AnDVcDIslHY4pflA==" saltValue="LGwYEV8lr4z6nQExK2PprA==" spinCount="100000" sheet="1" selectLockedCells="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="D4/skZt5XcWyhb4o45x8iELgTOhe3CE1tbC4r21KVM1z+CIyAud1wPKGKG5p1eFCcDQZRJWWHQN/i8/K9cVKxA==" saltValue="DJ9rH0VsHo0glwin/LvLgQ==" spinCount="100000" sheet="1" selectLockedCells="1"/>
   <mergeCells count="8">
     <mergeCell ref="E2:F2"/>
     <mergeCell ref="E3:F3"/>
     <mergeCell ref="B29:G29"/>
     <mergeCell ref="C7:F7"/>
     <mergeCell ref="C8:F8"/>
     <mergeCell ref="C9:F9"/>
     <mergeCell ref="B4:F4"/>
     <mergeCell ref="B5:F5"/>
   </mergeCells>
   <dataValidations count="1">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="G15:G25" xr:uid="{D4F41F14-135E-441D-BCF3-BCEA45D627EA}">
       <formula1>"NCLWF, Match"</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4A7F990C-4E14-49E2-8F8D-9CB17DFE15CD}">
   <sheetPr>
     <tabColor rgb="FF43BCCD"/>
   </sheetPr>
   <dimension ref="A1:I38"/>
   <sheetViews>
     <sheetView showGridLines="0" topLeftCell="B1" workbookViewId="0">
-      <selection activeCell="B12" sqref="B12"/>
+      <selection activeCell="F12" sqref="F12:G14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="0" defaultRowHeight="14.4" zeroHeight="1" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="5.109375" customWidth="1"/>
     <col min="2" max="2" width="20.44140625" customWidth="1"/>
     <col min="3" max="3" width="25.6640625" customWidth="1"/>
     <col min="4" max="4" width="16.109375" customWidth="1"/>
     <col min="5" max="5" width="15.6640625" customWidth="1"/>
     <col min="6" max="6" width="14.21875" customWidth="1"/>
     <col min="7" max="7" width="14.88671875" customWidth="1"/>
     <col min="8" max="8" width="8.88671875" customWidth="1"/>
     <col min="9" max="9" width="0" hidden="1" customWidth="1"/>
     <col min="10" max="16384" width="8.88671875" hidden="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" x14ac:dyDescent="0.3"/>
     <row r="2" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A2" s="15"/>
       <c r="E2" s="67" t="s">
         <v>38</v>
       </c>
       <c r="F2" s="68"/>
       <c r="H2" s="16"/>
     </row>
@@ -3049,75 +3034,75 @@
       <c r="E4" s="85"/>
       <c r="F4" s="86"/>
       <c r="H4" s="16"/>
       <c r="I4" s="14"/>
     </row>
     <row r="5" spans="1:9" ht="18" x14ac:dyDescent="0.35">
       <c r="A5" s="14"/>
       <c r="B5" s="97" t="s">
         <v>23</v>
       </c>
       <c r="C5" s="98"/>
       <c r="D5" s="98"/>
       <c r="E5" s="98"/>
     </row>
     <row r="6" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A6" s="19"/>
       <c r="B6" s="2"/>
     </row>
     <row r="7" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A7" s="14"/>
       <c r="B7" s="7" t="s">
         <v>1</v>
       </c>
       <c r="C7" s="92" t="str">
         <f>IF('Total Costs'!C7=0, "", 'Total Costs'!C7)</f>
-        <v>Me</v>
+        <v/>
       </c>
       <c r="D7" s="92"/>
       <c r="E7" s="92"/>
     </row>
     <row r="8" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A8" s="14"/>
       <c r="B8" s="7" t="s">
         <v>0</v>
       </c>
       <c r="C8" s="92" t="str">
         <f>IF('Total Costs'!C8=0, "", 'Total Costs'!C8)</f>
-        <v>No</v>
+        <v/>
       </c>
       <c r="D8" s="92"/>
       <c r="E8" s="92"/>
     </row>
     <row r="9" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A9" s="14"/>
       <c r="B9" s="7" t="s">
         <v>2</v>
       </c>
       <c r="C9" s="92" t="str">
         <f>IF('Total Costs'!C9=0, "", 'Total Costs'!C9)</f>
-        <v>Yes</v>
+        <v/>
       </c>
       <c r="D9" s="92"/>
       <c r="E9" s="92"/>
     </row>
     <row r="10" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A10" s="15"/>
     </row>
     <row r="11" spans="1:9" ht="43.2" x14ac:dyDescent="0.3">
       <c r="A11" s="15"/>
       <c r="B11" s="32" t="s">
         <v>12</v>
       </c>
       <c r="C11" s="32" t="s">
         <v>14</v>
       </c>
       <c r="D11" s="32" t="s">
         <v>13</v>
       </c>
       <c r="E11" s="32" t="s">
         <v>35</v>
       </c>
       <c r="F11" s="32" t="s">
         <v>36</v>
       </c>
       <c r="G11" s="32" t="s">
@@ -3243,51 +3228,51 @@
     <mergeCell ref="C8:E8"/>
     <mergeCell ref="C9:E9"/>
     <mergeCell ref="B4:F4"/>
     <mergeCell ref="B5:E5"/>
   </mergeCells>
   <dataValidations count="2">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="E12:E14" xr:uid="{84E3EB6A-AD8A-4CA4-871D-8490E3818752}">
       <formula1>"Yes, No"</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="E12:E14" xr:uid="{95B2B626-6171-4B4B-A3E5-506B4CE86ADA}">
       <formula1>"NCLWF, Match"</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{AFEF6573-8EAB-46A8-8BCB-FE9E0E3427EB}">
   <sheetPr>
     <tabColor rgb="FFC7BEF2"/>
   </sheetPr>
   <dimension ref="A1:I1048561"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="B13" sqref="B13"/>
+      <selection activeCell="D15" sqref="D15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="0" defaultRowHeight="14.4" zeroHeight="1" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="5.109375" customWidth="1"/>
     <col min="2" max="2" width="16.44140625" customWidth="1"/>
     <col min="3" max="3" width="18.109375" customWidth="1"/>
     <col min="4" max="4" width="25.5546875" customWidth="1"/>
     <col min="5" max="5" width="18.88671875" customWidth="1"/>
     <col min="6" max="6" width="11.77734375" style="15" customWidth="1"/>
     <col min="7" max="7" width="8.88671875" style="30" customWidth="1"/>
     <col min="8" max="9" width="0" hidden="1" customWidth="1"/>
     <col min="10" max="16384" width="8.88671875" hidden="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A1" s="28"/>
       <c r="B1" s="19"/>
       <c r="C1" s="19"/>
       <c r="D1" s="19"/>
       <c r="E1" s="19"/>
       <c r="F1" s="19"/>
       <c r="G1" s="29"/>
     </row>
     <row r="2" spans="1:9" x14ac:dyDescent="0.3">
@@ -3330,77 +3315,77 @@
       <c r="B5" s="99" t="s">
         <v>43</v>
       </c>
       <c r="C5" s="100"/>
       <c r="D5" s="100"/>
       <c r="E5" s="101"/>
       <c r="F5" s="14"/>
       <c r="G5" s="15"/>
     </row>
     <row r="6" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A6" s="19"/>
       <c r="B6" s="27"/>
       <c r="C6" s="14"/>
       <c r="D6" s="14"/>
       <c r="E6" s="14"/>
       <c r="F6" s="14"/>
       <c r="G6" s="15"/>
     </row>
     <row r="7" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A7" s="14"/>
       <c r="B7" s="7" t="s">
         <v>1</v>
       </c>
       <c r="C7" s="92" t="str">
         <f>IF('Total Costs'!C7=0, "", 'Total Costs'!C7)</f>
-        <v>Me</v>
+        <v/>
       </c>
       <c r="D7" s="92"/>
       <c r="E7" s="92"/>
       <c r="F7" s="14"/>
     </row>
     <row r="8" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A8" s="14"/>
       <c r="B8" s="7" t="s">
         <v>0</v>
       </c>
       <c r="C8" s="92" t="str">
         <f>IF('Total Costs'!C8=0, "", 'Total Costs'!C8)</f>
-        <v>No</v>
+        <v/>
       </c>
       <c r="D8" s="92"/>
       <c r="E8" s="92"/>
       <c r="F8" s="14"/>
     </row>
     <row r="9" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A9" s="14"/>
       <c r="B9" s="7" t="s">
         <v>2</v>
       </c>
       <c r="C9" s="92" t="str">
         <f>IF('Total Costs'!C9=0, "", 'Total Costs'!C9)</f>
-        <v>Yes</v>
+        <v/>
       </c>
       <c r="D9" s="92"/>
       <c r="E9" s="92"/>
       <c r="F9" s="14"/>
     </row>
     <row r="10" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A10" s="15"/>
       <c r="B10" s="58"/>
       <c r="C10" s="60"/>
       <c r="D10" s="60"/>
       <c r="E10" s="61"/>
       <c r="F10" s="14"/>
     </row>
     <row r="11" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A11" s="15"/>
       <c r="B11" s="59"/>
       <c r="C11" s="59"/>
       <c r="D11" s="59"/>
       <c r="E11" s="59"/>
       <c r="F11" s="14"/>
     </row>
     <row r="12" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A12" s="15"/>
       <c r="B12" s="31" t="s">
         <v>12</v>